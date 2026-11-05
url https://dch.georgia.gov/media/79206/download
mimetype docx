--- v0 (2025-10-15)
+++ v1 (2026-11-05)
@@ -1,71 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33342584" w14:textId="446547B1" w:rsidR="00792BE8" w:rsidRDefault="00792BE8" w:rsidP="00792BE8">
+    <w:p w14:paraId="68B72A67" w14:textId="23E6A558" w:rsidR="000E13FD" w:rsidRDefault="00792BE8" w:rsidP="000E13FD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="Headings"/>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E79D6D9" wp14:editId="2F896144">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-43180</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2450465" cy="565785"/>
             <wp:effectExtent l="0" t="0" r="6985" b="5715"/>
             <wp:wrapNone/>
             <wp:docPr id="1690105921" name="Picture 1" descr="Text&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -115,192 +118,287 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Headings"/>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Headings"/>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Title"/>
+      <w:r w:rsidR="003F451E" w:rsidRPr="00E719D4">
         <w:rPr>
           <w:rStyle w:val="Headings"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C23BF0" w14:textId="64DC0BA2" w:rsidR="003F451E" w:rsidRPr="0055765D" w:rsidRDefault="003F451E">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Headings"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00792BE8">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
         <w:rPr>
           <w:rStyle w:val="Headings"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Georgia Certificate of Need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51825DB3" w14:textId="6261E8C0" w:rsidR="003F451E" w:rsidRPr="0055765D" w:rsidRDefault="003F451E">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Request for</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA304B" w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letter of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74020" w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3319" w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E13FD" w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3319" w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00613B8C" w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5DD4E8" w14:textId="77777777" w:rsidR="000E13FD" w:rsidRPr="00EB45AC" w:rsidRDefault="000E13FD" w:rsidP="000E13FD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3960"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6120"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6840"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7560"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8280"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="9720"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10440"/>
+          <w:tab w:val="left" w:pos="10800"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BDC617" w14:textId="0A83125A" w:rsidR="000E13FD" w:rsidRPr="00F37C91" w:rsidRDefault="000E13FD" w:rsidP="00EB45AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9900"/>
+        </w:tabs>
+        <w:ind w:right="180"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DO NOT PLACE ANY DOCUMENTS OR ATTACHMENTS IN FRONT OF THIS COVER PAGE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A65BE8" w14:textId="5F697493" w:rsidR="003A12D1" w:rsidRPr="003A12D1" w:rsidRDefault="003F451E" w:rsidP="003A12D1">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00792BE8">
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Georgia Certificate of Need</w:t>
-[...105 lines deleted...]
-        <w:t xml:space="preserve">          </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="-216" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="5400"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F451E" w14:paraId="009A8B8A" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:cantSplit/>
@@ -310,53 +408,53 @@
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="638F0408" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">FOR </w:t>
             </w:r>
             <w:r w:rsidR="008D64F0">
               <w:t>OFFICE</w:t>
             </w:r>
             <w:r w:rsidR="006026E3">
               <w:t xml:space="preserve"> OF HEALTH PLANNING</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> USE ONLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F451E" w14:paraId="2674E0CD" w14:textId="77777777" w:rsidTr="00721E21">
+      <w:tr w:rsidR="003F451E" w14:paraId="2674E0CD" w14:textId="77777777" w:rsidTr="00E719D4">
         <w:trPr>
-          <w:trHeight w:val="2847"/>
+          <w:trHeight w:val="2082"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43E7DE70" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3240"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3960"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="5040"/>
@@ -619,141 +717,97 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792BE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                    DET</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-EQT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FEDD970" w14:textId="77777777" w:rsidR="00792BE8" w:rsidRPr="00792BE8" w:rsidRDefault="00792BE8" w:rsidP="00792BE8">
+          <w:p w14:paraId="22BB73C8" w14:textId="28ED4B43" w:rsidR="00792BE8" w:rsidRPr="00E719D4" w:rsidRDefault="00792BE8" w:rsidP="00792BE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3240"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3960"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6120"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="6840"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7560"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8280"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="9720"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10440"/>
                 <w:tab w:val="left" w:pos="10800"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792BE8">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-          </w:p>
-[...42 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="0C558E2F" w14:textId="77777777" w:rsidR="00792BE8" w:rsidRPr="00792BE8" w:rsidRDefault="00792BE8" w:rsidP="00792BE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3240"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3960"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6120"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="6840"/>
                 <w:tab w:val="left" w:pos="7200"/>
@@ -1139,133 +1193,85 @@
                 <w:tab w:val="left" w:pos="6840"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7560"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8280"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="9720"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10440"/>
                 <w:tab w:val="left" w:pos="10800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F25A949" w14:textId="77777777" w:rsidR="00792BE8" w:rsidRPr="00792BE8" w:rsidRDefault="00792BE8" w:rsidP="00792BE8">
+          <w:p w14:paraId="72DC2C64" w14:textId="77777777" w:rsidR="00792BE8" w:rsidRPr="00792BE8" w:rsidRDefault="00792BE8" w:rsidP="00E719D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3240"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3960"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6120"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="6840"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7560"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8280"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="9720"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10440"/>
                 <w:tab w:val="left" w:pos="10800"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...46 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="039FF53D" w14:textId="77777777" w:rsidR="00792BE8" w:rsidRPr="00792BE8" w:rsidRDefault="00792BE8" w:rsidP="00792BE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3240"/>
                 <w:tab w:val="left" w:pos="3600"/>
@@ -1376,828 +1382,883 @@
                 <w:tab w:val="left" w:pos="9720"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10440"/>
                 <w:tab w:val="left" w:pos="10800"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5ADF79A6" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A4AB98F" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="00EB0488" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="4A4AB98F" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="00EB45AC" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB0488">
+      <w:r w:rsidRPr="00EB45AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>GENERAL INFORMATION:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBD7E23" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="713A55E3" w14:textId="6882F71C" w:rsidR="00BA304B" w:rsidRPr="0010127B" w:rsidRDefault="003F451E" w:rsidP="00BA304B">
+    <w:p w14:paraId="713A55E3" w14:textId="1409E412" w:rsidR="00BA304B" w:rsidRPr="00EB45AC" w:rsidRDefault="003F451E" w:rsidP="00BA304B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB0488">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00BA304B">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00BA304B" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Letter</w:t>
       </w:r>
-      <w:r w:rsidR="009E3319">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="009E3319" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA304B">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00BA304B" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidR="009E3319">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="009E3319" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Determination – Equipment </w:t>
       </w:r>
-      <w:r w:rsidR="00F74117" w:rsidRPr="00EB0488">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00F74117" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(“DET-EQT”) </w:t>
       </w:r>
-      <w:r w:rsidR="00BA304B">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00BA304B" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">request </w:t>
       </w:r>
-      <w:r w:rsidR="00F74117" w:rsidRPr="00EB0488">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00F74117" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB0488">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the required document that the Department reviews in the analysis and evaluation of the proposed acquisition</w:t>
       </w:r>
-      <w:r w:rsidR="009E3319">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="009E3319" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB0488">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00B647FD" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>replacement</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="006C74CA" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B647FD" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> repair</w:t>
+      </w:r>
+      <w:r w:rsidR="006C74CA" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, or transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B647FD" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1C50" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E6EDC">
-[...19 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="002E6EDC" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diagnostic, therapeutic, or other imaging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equipment in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47F90" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O.C.G.A. §</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4449D" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47F90" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31-6-47(a)(10)</w:t>
+      </w:r>
+      <w:r w:rsidR="006C74CA" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (13), </w:t>
+      </w:r>
+      <w:r w:rsidR="00181D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(21)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00181D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E6EDC">
-[...67 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="006C74CA" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47F90" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (28)</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4461" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0010127B">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0010127B" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA304B" w:rsidRPr="0068358E">
+      <w:r w:rsidR="00BA304B" w:rsidRPr="00EB45AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ALTERATIONS TO THIS FORM ARE EXPRESSLY PROHIBITED EXCEPT WHERE A RESPONSE IS REQUESTED FROM THE APPLICANT AS DENOTED BY A TEXTBOX OR CHECKBOX.</w:t>
       </w:r>
-      <w:r w:rsidR="00BA304B" w:rsidRPr="0068358E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BA304B" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04661B83" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="00EB0488" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="2080ED77" w14:textId="77777777" w:rsidR="007A7D31" w:rsidRPr="00EB45AC" w:rsidRDefault="007A7D31" w:rsidP="007A7D31">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9900"/>
+        </w:tabs>
+        <w:ind w:left="720" w:right="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E5C0A5B" w14:textId="0E0E4D94" w:rsidR="00E719D4" w:rsidRPr="00E719D4" w:rsidRDefault="00BA304B" w:rsidP="00E719D4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3960"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6120"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6840"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7560"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8280"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="9720"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10440"/>
+          <w:tab w:val="left" w:pos="10800"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requests for letters of determination must be submitted electronically at the following website: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00E719D4" w:rsidRPr="000E66C3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="C00000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://dch.georgia.gov/divisionsoffices/office-health-planning/office-health-planning-submission-portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E719D4" w:rsidRPr="00D028B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E719D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D35E57A" w14:textId="563EB5BA" w:rsidR="00E719D4" w:rsidRDefault="00E719D4" w:rsidP="00E719D4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2520"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3240"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="3960"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6120"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6840"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7560"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8280"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9000"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="9720"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10440"/>
+          <w:tab w:val="left" w:pos="10800"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Select “DET-EQT Request Letter” as the form type for proper routing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCB9A41" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="00E719D4" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EEA29CB" w14:textId="412291E2" w:rsidR="007A7D31" w:rsidRPr="007A7D31" w:rsidRDefault="007A7D31" w:rsidP="00B47F90">
+    <w:p w14:paraId="0230EE41" w14:textId="06F9260D" w:rsidR="00B47F90" w:rsidRPr="00EB45AC" w:rsidRDefault="00B47F90" w:rsidP="00E719D4">
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
         <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...90 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2CC4">
+      <w:r w:rsidRPr="00EB45AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Requests for letters of determination must be submitted electronically at the following website:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D028B0">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00536CD8" w:rsidRPr="00F37C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00D028B0">
+        <w:t>filing fee of $</w:t>
+      </w:r>
+      <w:r w:rsidR="009611A1" w:rsidRPr="00F37C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...67 lines deleted...]
-      <w:r w:rsidR="00536CD8" w:rsidRPr="00D028B0">
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00536CD8" w:rsidRPr="00F37C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">filing fee of $250 shall be remitted by </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00536CD8" w:rsidRPr="00D028B0">
+        <w:t xml:space="preserve">0 shall be remitted by </w:t>
+      </w:r>
+      <w:r w:rsidR="00536CD8" w:rsidRPr="00F37C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>certified check</w:t>
       </w:r>
-      <w:r w:rsidR="00536CD8" w:rsidRPr="00D028B0">
+      <w:r w:rsidR="00536CD8" w:rsidRPr="00F37C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="00536CD8" w:rsidRPr="00D028B0">
+      <w:r w:rsidR="00536CD8" w:rsidRPr="00F37C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>money order</w:t>
       </w:r>
-      <w:r w:rsidR="00536CD8" w:rsidRPr="00D028B0">
+      <w:r w:rsidR="00536CD8" w:rsidRPr="00F37C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> made payable to the “</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00536CD8">
+        <w:t xml:space="preserve"> made payable to the “State of Georgia Department of Community Health” or by credit/debit card</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">State of Georgia </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00536CD8" w:rsidRPr="00D028B0">
+        <w:t xml:space="preserve"> or other electronic payment</w:t>
+      </w:r>
+      <w:r w:rsidR="00536CD8" w:rsidRPr="00F37C91">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Department of Community Health” or by credit/debit card via the Department’s website, as available. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00536CD8" w:rsidRPr="00D028B0">
+        <w:t xml:space="preserve"> via the Department’s website, as available. </w:t>
+      </w:r>
+      <w:r w:rsidR="00536CD8" w:rsidRPr="00EB45AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>A copy of the certified check or money order, or payment receipt for any credit/debit card payment, must be included with your web portal submission.</w:t>
+        <w:t>A copy of the certified check</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00536CD8" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> money order, payment receipt for any credit/debit card payment</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, or other electronic payment</w:t>
+      </w:r>
+      <w:r w:rsidR="00536CD8" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, must be included with your web portal submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5B79CD" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="00B47F90" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="0E5B79CD" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="00E719D4" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77416E8D" w14:textId="38C745C1" w:rsidR="00B47F90" w:rsidRDefault="00B47F90" w:rsidP="00B47F90">
+    <w:p w14:paraId="77416E8D" w14:textId="38C745C1" w:rsidR="00B47F90" w:rsidRPr="00EB45AC" w:rsidRDefault="00B47F90" w:rsidP="00E719D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
         <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47F90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department will make every attempt to review the information submitted and issue a letter of determination within 60 days of </w:t>
       </w:r>
-      <w:r w:rsidR="00797611">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00797611" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>receipt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47F90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="039AFDF3" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10440" w:type="dxa"/>
         <w:tblInd w:w="-216" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -2367,172 +2428,184 @@
             </w:r>
             <w:r w:rsidRPr="00BA304B">
               <w:rPr>
                 <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA304B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F451E" w14:paraId="545E6114" w14:textId="77777777" w:rsidTr="00721E21">
+      <w:tr w:rsidR="003F451E" w14:paraId="545E6114" w14:textId="77777777" w:rsidTr="004502D2">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="582"/>
+          <w:trHeight w:hRule="exact" w:val="726"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46AB13CF" w14:textId="5CB6AD2D" w:rsidR="003F451E" w:rsidRPr="00BA304B" w:rsidRDefault="00B47F90" w:rsidP="00BA304B">
+          <w:p w14:paraId="46AB13CF" w14:textId="12EFF318" w:rsidR="003F451E" w:rsidRPr="00BA304B" w:rsidRDefault="00B47F90" w:rsidP="005F0F2A">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-720"/>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="clear" w:pos="9000"/>
                 <w:tab w:val="clear" w:pos="9360"/>
                 <w:tab w:val="clear" w:pos="9720"/>
                 <w:tab w:val="clear" w:pos="10080"/>
                 <w:tab w:val="clear" w:pos="10440"/>
                 <w:tab w:val="clear" w:pos="10800"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA304B">
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Did you submit this form via the Department’s web portal?</w:t>
+              <w:t>Did you submit this form via the Department’s web portal</w:t>
+            </w:r>
+            <w:r w:rsidR="00470C97">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> using the “DET-EQT Request Letter” option in the Application/Form Type drop down menu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA304B">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C23D480" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="342"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check61"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Check61"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...7 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2567,152 +2640,164 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Check62"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...7 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="64935CE0" w14:textId="77777777" w:rsidTr="00BA304B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="744"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43BF20E5" w14:textId="4D0A933E" w:rsidR="003F451E" w:rsidRPr="00BA304B" w:rsidRDefault="00B47F90" w:rsidP="00BA304B">
+          <w:p w14:paraId="43BF20E5" w14:textId="326D249B" w:rsidR="003F451E" w:rsidRPr="00BA304B" w:rsidRDefault="00B47F90" w:rsidP="005F0F2A">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="50"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="-720"/>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="clear" w:pos="1080"/>
                 <w:tab w:val="clear" w:pos="1440"/>
                 <w:tab w:val="clear" w:pos="1800"/>
                 <w:tab w:val="clear" w:pos="2160"/>
                 <w:tab w:val="clear" w:pos="2520"/>
                 <w:tab w:val="clear" w:pos="2880"/>
                 <w:tab w:val="clear" w:pos="3240"/>
                 <w:tab w:val="clear" w:pos="3600"/>
                 <w:tab w:val="clear" w:pos="3960"/>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="4680"/>
                 <w:tab w:val="clear" w:pos="5040"/>
                 <w:tab w:val="clear" w:pos="5400"/>
                 <w:tab w:val="clear" w:pos="5760"/>
                 <w:tab w:val="clear" w:pos="6120"/>
                 <w:tab w:val="clear" w:pos="6480"/>
                 <w:tab w:val="clear" w:pos="6840"/>
                 <w:tab w:val="clear" w:pos="7200"/>
                 <w:tab w:val="clear" w:pos="7560"/>
                 <w:tab w:val="clear" w:pos="7920"/>
                 <w:tab w:val="clear" w:pos="8280"/>
                 <w:tab w:val="clear" w:pos="8640"/>
                 <w:tab w:val="clear" w:pos="9000"/>
                 <w:tab w:val="clear" w:pos="9360"/>
                 <w:tab w:val="clear" w:pos="9720"/>
                 <w:tab w:val="clear" w:pos="10080"/>
                 <w:tab w:val="clear" w:pos="10440"/>
                 <w:tab w:val="clear" w:pos="10800"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA304B">
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Have you remitted a $250.00 </w:t>
+              <w:t>Have you remitted a $</w:t>
+            </w:r>
+            <w:r w:rsidR="009611A1">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA304B">
+              <w:rPr>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.00 </w:t>
             </w:r>
             <w:r w:rsidR="00BA304B">
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA304B">
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ertified </w:t>
             </w:r>
             <w:r w:rsidR="00BA304B">
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA304B">
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">heck or </w:t>
             </w:r>
@@ -2728,135 +2813,108 @@
               </w:rPr>
               <w:t xml:space="preserve">oney </w:t>
             </w:r>
             <w:r w:rsidR="00BA304B">
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA304B">
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>rder made payable to “State of Georgia</w:t>
             </w:r>
             <w:r w:rsidR="00BA304B">
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA304B">
               <w:rPr>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Department of Community Health” </w:t>
-[...26 lines deleted...]
-              <w:t>ng with a copy of the web portal submission confirmation form?</w:t>
+              <w:t>Department of Community Health”?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="165DC8DC" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="342"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check61"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...7 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
@@ -2889,154 +2947,167 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check62"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...7 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="045EE288" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="5E717A33" w14:textId="565D67CB" w:rsidR="00756ED3" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rStyle w:val="Headings"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Headings"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E717A33" w14:textId="77777777" w:rsidR="00756ED3" w:rsidRDefault="00756ED3">
+    <w:p w14:paraId="0465AD98" w14:textId="77777777" w:rsidR="00A47A65" w:rsidRDefault="00A47A65">
+      <w:pPr>
+        <w:ind w:right="720"/>
+        <w:rPr>
+          <w:rStyle w:val="Headings"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1291A227" w14:textId="77777777" w:rsidR="006345E8" w:rsidRDefault="006345E8">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="043E9119" w14:textId="6E2A0E3F" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="043E9119" w14:textId="6E2A0E3F" w:rsidR="003F451E" w:rsidRPr="0055765D" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0055765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F511C2F" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15B32872" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="15B32872" w14:textId="4A076EF7" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="005F0F2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
@@ -3047,215 +3118,253 @@
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please read all instructions and review this </w:t>
       </w:r>
       <w:r w:rsidR="00E74020">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DET-EQT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Request form in its entirety before attempting to complete and submit it.</w:t>
+        <w:t xml:space="preserve"> Request form in its entirety before attempting to complete and submit </w:t>
+      </w:r>
+      <w:r w:rsidR="006C74CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15234A26" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31A95DA1" w14:textId="3A3387C9" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="00285CF5">
+    <w:p w14:paraId="31A95DA1" w14:textId="760CCEE3" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="005F0F2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A requesting party may submit additional information, such as a general overview of the project as </w:t>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00285CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00285CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> party may submit additional information, such as a general overview of the project as </w:t>
       </w:r>
       <w:r w:rsidRPr="00285CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Exhibit 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00285CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B47F90" w:rsidRPr="00285CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00285CF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">This information may be in the form of a letter on 8 ½ by 11-inch sheets of paper. </w:t>
+        <w:t>This information may be in the form of a letter on 8 ½ by 11-inch</w:t>
+      </w:r>
+      <w:r w:rsidR="00805096">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17636593" w14:textId="77777777" w:rsidR="00285CF5" w:rsidRPr="00285CF5" w:rsidRDefault="00285CF5" w:rsidP="00285CF5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4979C281" w14:textId="25611DB6" w:rsidR="003F451E" w:rsidRPr="000E4461" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="4979C281" w14:textId="2C0CC5D1" w:rsidR="003F451E" w:rsidRPr="000E4461" w:rsidRDefault="003F451E" w:rsidP="005F0F2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
@@ -3275,98 +3384,98 @@
       <w:r w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00B47F90" w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">DET-EQT form </w:t>
       </w:r>
       <w:r w:rsidR="00B47F90" w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="00B47F90" w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be typewritten or completed in this MS Word document. Handwritten responses must not be submitted and will not be accepted.</w:t>
+        <w:t xml:space="preserve"> be typewritten in this document. Handwritten responses must not be submitted and will not be accepted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F27A09C" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="000E4461" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E496108" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="000E4461" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="0E496108" w14:textId="7D7C9653" w:rsidR="003F451E" w:rsidRPr="000E4461" w:rsidRDefault="003F451E" w:rsidP="005F0F2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
@@ -3377,51 +3486,63 @@
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Throughout this </w:t>
       </w:r>
       <w:r w:rsidR="00E74020" w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">DET-EQT </w:t>
       </w:r>
       <w:r w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Request form, the following symbols are utilized for emphasis:</w:t>
+        <w:t xml:space="preserve">Request form, the following symbol </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4461">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilized for emphasis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493A99CD" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="000E4461" w:rsidRDefault="003F451E" w:rsidP="000E4461">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
@@ -3515,146 +3636,179 @@
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68A39C79" w14:textId="164A72CF" w:rsidR="003F451E" w:rsidRPr="000E4461" w:rsidRDefault="00925401">
+    <w:p w14:paraId="68A39C79" w14:textId="03AA21B3" w:rsidR="003F451E" w:rsidRPr="000E4461" w:rsidRDefault="00925401" w:rsidP="005F0F2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Any exhibits or appendices should be uploaded with this form.</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFD" w:rsidRPr="005B70DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Do not submit</w:t>
+      </w:r>
+      <w:r w:rsidR="00361F7A" w:rsidRPr="005B70DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> them</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFD" w:rsidRPr="005B70DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separately</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6CB76" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="000E4461" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AA85138" w14:textId="2118E0D7" w:rsidR="003F451E" w:rsidRPr="00285CF5" w:rsidRDefault="00925401">
+    <w:p w14:paraId="6AA85138" w14:textId="147C417D" w:rsidR="003F451E" w:rsidRPr="00285CF5" w:rsidRDefault="00925401" w:rsidP="005F0F2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
@@ -3664,65 +3818,63 @@
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00BA304B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>submit</w:t>
       </w:r>
       <w:r w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the following items to the address below: a copy of the web portal submission confirmation form; </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> the following items to the address below: a copy of the web portal submission confirmation form; and, the $</w:t>
+      </w:r>
+      <w:r w:rsidR="009611A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
       <w:r w:rsidRPr="000E4461">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>and,</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> the $250.00 filing fee in the form</w:t>
+        <w:t>0.00 filing fee in the form</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7650B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of a </w:t>
       </w:r>
       <w:r w:rsidR="00BA304B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7650B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ertified </w:t>
       </w:r>
       <w:r w:rsidR="00BA304B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
@@ -3834,377 +3986,409 @@
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10623573" w14:textId="77777777" w:rsidR="00925401" w:rsidRPr="00BA706E" w:rsidRDefault="00925401" w:rsidP="00BA706E">
+    <w:p w14:paraId="10623573" w14:textId="77777777" w:rsidR="00925401" w:rsidRPr="00EB45AC" w:rsidRDefault="00925401" w:rsidP="00BA706E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="9900"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="720" w:right="187"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA706E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Department of Community Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A930A1" w14:textId="77777777" w:rsidR="00925401" w:rsidRPr="00BA706E" w:rsidRDefault="00925401" w:rsidP="00BA706E">
+    <w:p w14:paraId="22A930A1" w14:textId="77777777" w:rsidR="00925401" w:rsidRPr="00EB45AC" w:rsidRDefault="00925401" w:rsidP="00BA706E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="9900"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="720" w:right="187"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA706E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Office of Health Planning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBB5EA3" w14:textId="5938FAE4" w:rsidR="00925401" w:rsidRPr="00BA706E" w:rsidRDefault="00925401" w:rsidP="00BA706E">
+    <w:p w14:paraId="4FBB5EA3" w14:textId="5938FAE4" w:rsidR="00925401" w:rsidRPr="00EB45AC" w:rsidRDefault="00925401" w:rsidP="00BA706E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="9900"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="720" w:right="187"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA706E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>DET</w:t>
       </w:r>
-      <w:r w:rsidR="00F26CF2" w:rsidRPr="00BA706E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00F26CF2" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>-EQT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA706E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622A7E5C" w14:textId="77777777" w:rsidR="00925401" w:rsidRPr="00BA706E" w:rsidRDefault="00925401" w:rsidP="00BA706E">
+    <w:p w14:paraId="622A7E5C" w14:textId="77777777" w:rsidR="00925401" w:rsidRPr="00EB45AC" w:rsidRDefault="00925401" w:rsidP="00BA706E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="9900"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="720" w:right="187"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA706E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>2 Martin Luther King Jr. Drive, S.E.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133E85E3" w14:textId="77777777" w:rsidR="00925401" w:rsidRPr="00BA706E" w:rsidRDefault="00925401" w:rsidP="00BA706E">
+    <w:p w14:paraId="133E85E3" w14:textId="77777777" w:rsidR="00925401" w:rsidRPr="00EB45AC" w:rsidRDefault="00925401" w:rsidP="00BA706E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="9900"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="720" w:right="187"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA706E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>East Tower, 16th Floor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A30F9C" w14:textId="158BEDB3" w:rsidR="00925401" w:rsidRPr="00BA706E" w:rsidRDefault="00925401" w:rsidP="00BA706E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="9900"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="720" w:right="187"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>Atlanta, Georgia 30334</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BA706E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0251F196" w14:textId="65F7FE8C" w:rsidR="00C35CBC" w:rsidRPr="00C35CBC" w:rsidRDefault="00C35CBC" w:rsidP="00C35CBC">
+    <w:p w14:paraId="0251F196" w14:textId="304C14B0" w:rsidR="00C35CBC" w:rsidRPr="00C35CBC" w:rsidRDefault="00C35CBC" w:rsidP="005F0F2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C35CBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>All submissions must be via the Department’s web portal. Faxed or mailed copies of this DET form and any supporting documents and information should not be submitted.</w:t>
+        <w:t>All submissions must be via the Department’s web portal. Faxed or mailed copies of this DET</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-EQT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form and any supporting documents and information should not be submitted</w:t>
+      </w:r>
+      <w:r w:rsidR="00805096">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will not be accepted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9074B0" w14:textId="1CADBCC5" w:rsidR="003F451E" w:rsidRPr="00C35CBC" w:rsidRDefault="003F451E" w:rsidP="00C35CBC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
@@ -4263,114 +4447,193 @@
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8280"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="9720"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10440"/>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="003F451E" w:rsidSect="0084749B">
+        <w:sectPr w:rsidR="003F451E" w:rsidSect="002519F9">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="664" w:gutter="0"/>
-          <w:pgNumType w:fmt="lowerRoman" w:start="2"/>
+          <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Headings"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF752FE" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="00756ED3" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="6CF752FE" w14:textId="5EBC8D76" w:rsidR="003F451E" w:rsidRPr="0055765D" w:rsidRDefault="005571F2">
       <w:pPr>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00756ED3">
+      <w:r w:rsidRPr="0055765D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Section 1 – Requesting Party Identification</w:t>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 – R</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>equesting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>arty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidR="00202DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>dentification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6737D5D4" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64131415" w14:textId="125AE880" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="64131415" w14:textId="2E56BA19" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00942341">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Please complete the following information identifying the party requesting this </w:t>
       </w:r>
       <w:r w:rsidR="00CD6FB7">
         <w:t>determination</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This should be the </w:t>
       </w:r>
       <w:r w:rsidR="00CD6FB7">
         <w:t>legal entity or person</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that is acquiring</w:t>
       </w:r>
       <w:r w:rsidR="003A1145">
         <w:t>, replacing, or repairing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the equipment. The Contact Person should be an individual directly affiliated with the Requesting Party and not a consultant or attorney.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF66350" w14:textId="77777777" w:rsidR="003F451E" w:rsidRPr="00193A53" w:rsidRDefault="003F451E">
       <w:pPr>
@@ -4425,65 +4688,65 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>REQUESTING PARTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="548C377D" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674B731E" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+          <w:p w14:paraId="674B731E" w14:textId="6DF28E90" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Entity or Person: </w:t>
+              <w:t xml:space="preserve">Legal Entity: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text3"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6647,74 +6910,81 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24F5A780" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EBF1D4F" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74D4241B" w14:textId="7081A832" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="0046699A">
+    <w:p w14:paraId="74D4241B" w14:textId="6528C553" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="0046699A">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00942341">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E3319">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Describe the entity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> that will </w:t>
       </w:r>
       <w:r w:rsidR="00404126">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">acquire and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6836,242 +7106,258 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Check69"/>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00056A24" w14:paraId="06C7ED2C" w14:textId="77777777" w:rsidTr="00B81A6F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7740AA08" w14:textId="3244DDA9" w:rsidR="00056A24" w:rsidRDefault="00056A24">
+          <w:p w14:paraId="7740AA08" w14:textId="25268FC2" w:rsidR="00056A24" w:rsidRDefault="00056A24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check70"/>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individual Private Physician </w:t>
+              <w:t xml:space="preserve">Individual Private </w:t>
+            </w:r>
+            <w:r w:rsidR="009B442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Sole) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physician </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00056A24" w14:paraId="1654198C" w14:textId="77777777" w:rsidTr="00787CD6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B88B352" w14:textId="73397897" w:rsidR="00056A24" w:rsidRDefault="00056A24">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Check71"/>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B11D7">
@@ -7140,58 +7426,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check72"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Check72"/>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidRPr="006B11D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B11D7">
@@ -7346,85 +7632,108 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6631E00E" w14:textId="77777777" w:rsidR="0046699A" w:rsidRDefault="0046699A" w:rsidP="0046699A">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D921303" w14:textId="3D5235E9" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="0D921303" w14:textId="63838CE7" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008E0E43">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>If the</w:t>
       </w:r>
       <w:r w:rsidR="0046699A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> equipment will be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001904CC">
+        <w:t xml:space="preserve"> equipment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046699A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>located and used</w:t>
+        <w:t>will be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0046699A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00516B47">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acquired </w:t>
+      </w:r>
+      <w:r w:rsidR="001904CC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>and used</w:t>
       </w:r>
       <w:r w:rsidR="0046699A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> at a hospital-based outpatient imaging center, will the </w:t>
       </w:r>
       <w:r w:rsidR="005535AE">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">equipment be solely used on </w:t>
       </w:r>
       <w:r w:rsidR="00BD5F76">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>the hospital’s patients, billed for in the name of the hospital, and will the imaging center operate under the hospital’s license?</w:t>
       </w:r>
       <w:r w:rsidR="008E0E43">
         <w:rPr>
           <w:b w:val="0"/>
@@ -7457,320 +7766,344 @@
         <w:ind w:right="450" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check55"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> YES      </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NO</w:t>
       </w:r>
       <w:r w:rsidR="0046699A">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="0046699A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check84"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Check84"/>
       <w:r w:rsidR="0046699A">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r w:rsidR="0046699A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0046699A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="0046699A">
         <w:t xml:space="preserve">  N/A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67895925" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:right="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1886B780" w14:textId="5F3365D7" w:rsidR="0046699A" w:rsidRDefault="0046699A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A134741" w14:textId="58A29EC1" w:rsidR="00E3145A" w:rsidRPr="00F92411" w:rsidRDefault="00E3145A" w:rsidP="00BF2131">
+    <w:p w14:paraId="6A134741" w14:textId="450127CA" w:rsidR="00E3145A" w:rsidRPr="00F92411" w:rsidRDefault="00E3145A" w:rsidP="005F0F2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If the equipment will be </w:t>
       </w:r>
       <w:r w:rsidR="00BF2131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">acquired </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">by an individual private physician or a single group </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF2131">
+        <w:t xml:space="preserve">by an individual private </w:t>
+      </w:r>
+      <w:r w:rsidR="004230B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>practice of physicians</w:t>
+        <w:t xml:space="preserve">(sole) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, will the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F92411">
+        <w:t xml:space="preserve">physician or a single group </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">equipment be used exclusively on patients of the individual private physician or single group </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF2131">
+        <w:t>practice of physicians</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">practice of </w:t>
+        <w:t xml:space="preserve">, will the </w:t>
       </w:r>
       <w:r w:rsidR="00F92411">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>physician</w:t>
+        <w:t xml:space="preserve">equipment be used exclusively on patients of the individual private physician or single group </w:t>
       </w:r>
       <w:r w:rsidR="00BF2131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">practice of </w:t>
       </w:r>
       <w:r w:rsidR="00F92411">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and will the individual private physician or a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001904CC">
+        <w:t>physician</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>member</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F92411">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, and will the individual private physician or a </w:t>
       </w:r>
       <w:r w:rsidR="001904CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>member</w:t>
       </w:r>
       <w:r w:rsidR="00F92411">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the single group </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF2131">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001904CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>practice</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001904CC">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92411">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of physicians</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F92411">
+        <w:t xml:space="preserve"> the single group </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>practice</w:t>
+      </w:r>
+      <w:r w:rsidR="001904CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of physicians</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92411">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> be physically present at the practice location where the equipment is located at least 75 percent of the time the equipment is in use?</w:t>
       </w:r>
       <w:r w:rsidR="00BF2131" w:rsidRPr="00BF2131">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF2131" w:rsidRPr="00BF2131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select N/A if the Requesting Party is not a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF2131">
+        <w:t>Select N/A if the Requesting Party is not a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47A65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">physician or </w:t>
+        <w:t>n individual private</w:t>
       </w:r>
       <w:r w:rsidR="00BF2131" w:rsidRPr="00BF2131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2131">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">physician or </w:t>
       </w:r>
       <w:r w:rsidR="00BF2131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a single group practice of physicians</w:t>
       </w:r>
       <w:r w:rsidR="00BF2131" w:rsidRPr="00BF2131">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687140E4" w14:textId="77777777" w:rsidR="00F92411" w:rsidRDefault="00F92411" w:rsidP="00F92411">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -7788,223 +8121,225 @@
         <w:ind w:right="450" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check55"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> YES      </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NO      </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check84"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  N/A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7B001D" w14:textId="77777777" w:rsidR="00E3145A" w:rsidRDefault="00E3145A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D84344" w14:textId="3A8E2620" w:rsidR="00A96EB6" w:rsidRDefault="00E3145A" w:rsidP="0046699A">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0046699A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0046699A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0046699A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Does the Requesting Party have Legal Counsel to whom legal questions regarding this request may be addressed?</w:t>
       </w:r>
       <w:r w:rsidR="0046699A">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F73FD76" w14:textId="77777777" w:rsidR="0046699A" w:rsidRDefault="0046699A" w:rsidP="0046699A">
+    <w:p w14:paraId="5F73FD76" w14:textId="77777777" w:rsidR="0046699A" w:rsidRPr="00942341" w:rsidRDefault="0046699A" w:rsidP="0046699A">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DDA5594" w14:textId="77777777" w:rsidR="0046699A" w:rsidRDefault="0046699A" w:rsidP="0046699A">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:right="450" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check55"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> YES      </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C11ECBA" w14:textId="77777777" w:rsidR="0046699A" w:rsidRDefault="0046699A" w:rsidP="0046699A">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:right="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B36CDD" w14:textId="77777777" w:rsidR="0046699A" w:rsidRDefault="0046699A" w:rsidP="0046699A">
@@ -9234,76 +9569,76 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> request?</w:t>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check55"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r w:rsidR="003F451E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:t xml:space="preserve"> YES      </w:t>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r w:rsidR="003F451E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:t xml:space="preserve"> NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198375C5" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:right="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6349BE50" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
@@ -10667,144 +11002,158 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check55"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> YES      </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564837B1" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B8D542C" w14:textId="0950B576" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="2B8D542C" w14:textId="106F96D4" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:ind w:left="1350" w:hanging="990"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>YES</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0E8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please complete the information in the following table.  By doing so, the Requesting Party authorizes the representative to submit this </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47A65">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please complete the information in the following table.  By doing so, the Requesting Party authorizes the representative to submit this </w:t>
       </w:r>
       <w:r w:rsidR="00E74020">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>DET-EQT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> request; to provide the Department of Community Health with all information necessary for a determination on this request; to enter into agreements with the Department of Community Health in connection with this request; and to receive and respond, if applicable, to notices in matters relating to this request.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E2F1C6" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="8"/>
         </w:rPr>
@@ -12028,70 +12377,65 @@
             </w:r>
             <w:r w:rsidR="003F451E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003F451E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42B3EE5B" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
-[...5 lines deleted...]
-    <w:p w14:paraId="0BCBE484" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="0BCBE484" w14:textId="7CB149F7" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F046"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>NOTE:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12100,289 +12444,341 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The authorization provided on the previous page will remain in effect for this request until written notice of termination is sent to the Department of Community Health that references the specific request number. Any such termination </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> identify a new authorized representative.  Also, if the authorized representative’s contact information changes at any time, the Requesting Party must immediately notify the Department of Community Health of any such change.</w:t>
+        <w:t xml:space="preserve"> identify a new authorized representative. Also, if the authorized representative’s contact information changes at any time, the Requesting Party must immediately notify the Department of Community Health of any such change.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280A4C0F" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E14A674" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69428329" w14:textId="6E3871A9" w:rsidR="003F451E" w:rsidRDefault="00E3145A">
+    <w:p w14:paraId="69428329" w14:textId="727140AB" w:rsidR="003F451E" w:rsidRDefault="00E3145A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Does the Requesting Party have any lobbyist employed, retained, or affiliated with the Requesting Party directly or through its contact person or authorized representative?</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00942341">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="003F451E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Does the Requesting Party have any lobbyist employed, retained, or affiliated with the Requesting Party directly or through its contact person or authorized representative?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AE9FA0" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="412E8DE6" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check55"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> YES      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check56"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0080518E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3206830D" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EDE630A" w14:textId="31BE029E" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="3EDE630A" w14:textId="643DEF4B" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0E8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Please complete the information in the table below for each lobbyist employed, retained, or affiliated with the Requesting Party.  Be sure to check the box indicating that the Lobbyist has been registered with the State Ethics Commission. Executive Order 10.01.03.01 and </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91B4C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please complete the information in the table below for each lobbyist employed, retained, or affiliated with the Requesting Party.  Be sure to check the box </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>indicating</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the Lobbyist has been registered with the State Ethics Commission. Executive Order 10.01.03.01 and </w:t>
       </w:r>
       <w:r w:rsidR="00104E1B" w:rsidRPr="00145504">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Ga. Comp. R. &amp; Regs. r.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 111-1-2-.03(2) require such registration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748A3DE3" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
@@ -12765,57 +13161,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="22" w:name="Check63"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35C1864D" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
@@ -12828,57 +13224,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="23" w:name="Check64"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C49F5F0" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
@@ -12907,57 +13303,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="170139DD" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
@@ -13003,56 +13399,56 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="7356F626" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
@@ -13204,57 +13600,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CBB8C12" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -13265,57 +13661,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71F98B71" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -13343,57 +13739,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52D292CF" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
@@ -13439,56 +13835,56 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="1DE7C8BD" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
@@ -13640,57 +14036,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E853954" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -13701,57 +14097,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67F52F18" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -13779,57 +14175,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1789D61D" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
@@ -13875,56 +14271,56 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="4FBBB627" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
@@ -14076,57 +14472,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="660922DF" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -14137,57 +14533,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="078BBC87" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -14215,57 +14611,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="324D04BE" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
@@ -14311,56 +14707,56 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="4AADBF03" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
@@ -14512,57 +14908,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01AEB895" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -14573,57 +14969,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26EBE766" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -14651,57 +15047,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="315CA835" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
@@ -14747,56 +15143,56 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="59931492" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
@@ -14946,57 +15342,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46CAD667" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -15007,57 +15403,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E8FF74B" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -15085,57 +15481,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DEDDF0E" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
@@ -15181,56 +15577,56 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="7C81372B" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
@@ -15380,57 +15776,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="655F45EB" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -15441,57 +15837,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="130A45E1" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -15519,57 +15915,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63422B3A" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
@@ -15615,56 +16011,56 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="563FAA88" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
@@ -15814,57 +16210,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ABF9720" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -15875,57 +16271,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3315706E" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -15953,57 +16349,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E7AC0B4" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
@@ -16049,56 +16445,56 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="443F2706" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
@@ -16248,57 +16644,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38BDE2B3" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -16309,57 +16705,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67AEBE66" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -16387,57 +16783,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F6DD988" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
@@ -16483,56 +16879,56 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F451E" w14:paraId="44A10696" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
@@ -16682,57 +17078,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25B9AB4F" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -16743,57 +17139,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Affiliation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EEDB6E3" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:ind w:left="72" w:right="162"/>
               <w:jc w:val="both"/>
@@ -16821,57 +17217,57 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check63"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="423D4C33" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
             <w:pPr>
               <w:pStyle w:val="CONTabs"/>
               <w:keepNext w:val="0"/>
@@ -16917,109 +17313,151 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check64"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70867BF6" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="003F451E" w:rsidSect="0084749B">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="664" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="724E738A" w14:textId="2F38A7A4" w:rsidR="003F451E" w:rsidRPr="00756ED3" w:rsidRDefault="003F451E">
+    <w:p w14:paraId="724E738A" w14:textId="18C8E7B9" w:rsidR="003F451E" w:rsidRPr="0055765D" w:rsidRDefault="005571F2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00756ED3">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Section 2 – Equipment Information</w:t>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="006345E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 – E</w:t>
+      </w:r>
+      <w:r w:rsidR="006345E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>quipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidR="006345E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B379FB" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E"/>
     <w:p w14:paraId="6E5B6DF8" w14:textId="765B19CC" w:rsidR="003F451E" w:rsidRDefault="00E3145A">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="003F451E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -17057,769 +17495,2450 @@
       </w:r>
       <w:r w:rsidR="00571E1E" w:rsidRPr="00571E1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sheet for the equipment that is the subject of this DET-EQT Request.</w:t>
       </w:r>
       <w:r w:rsidR="00721E21">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4496B07D" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="right" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10080" w:type="dxa"/>
-        <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="6840"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00571E1E" w14:paraId="69FDA52F" w14:textId="77777777" w:rsidTr="00721E21">
+      <w:tr w:rsidR="00571E1E" w14:paraId="69FDA52F" w14:textId="77777777" w:rsidTr="00C754F0">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31B20F95" w14:textId="77777777" w:rsidR="00571E1E" w:rsidRDefault="00571E1E">
+          <w:p w14:paraId="31B20F95" w14:textId="77777777" w:rsidR="00571E1E" w:rsidRDefault="00571E1E" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AC1992E" w14:textId="76AB750A" w:rsidR="00571E1E" w:rsidRPr="00571E1E" w:rsidRDefault="00571E1E" w:rsidP="00571E1E">
+          <w:p w14:paraId="5AC1992E" w14:textId="76AB750A" w:rsidR="00571E1E" w:rsidRPr="00571E1E" w:rsidRDefault="00571E1E" w:rsidP="009901DC">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">EQUIPMENT </w:t>
             </w:r>
             <w:r w:rsidR="00371F23">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>LINE-ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> SHEET</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E687FDA" w14:textId="77777777" w:rsidR="00571E1E" w:rsidRPr="00571E1E" w:rsidRDefault="00571E1E">
+          <w:p w14:paraId="5E687FDA" w14:textId="77777777" w:rsidR="00571E1E" w:rsidRPr="00571E1E" w:rsidRDefault="00571E1E" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D73AA" w14:paraId="69FFAD01" w14:textId="77777777" w:rsidTr="00AD09A6">
+      <w:tr w:rsidR="003D73AA" w14:paraId="69FFAD01" w14:textId="77777777" w:rsidTr="00734E01">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="3582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D128379" w14:textId="2FE34D35" w:rsidR="003D73AA" w:rsidRDefault="003D73AA">
+          <w:p w14:paraId="3D128379" w14:textId="2FE34D35" w:rsidR="003D73AA" w:rsidRDefault="003D73AA" w:rsidP="009901DC">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
             </w:pPr>
             <w:r>
               <w:t>Type of Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="608FC6BD" w14:textId="77777777" w:rsidR="003D73AA" w:rsidRDefault="003D73AA">
+          <w:p w14:paraId="489310CE" w14:textId="02CF77CF" w:rsidR="003D73AA" w:rsidRPr="003D73AA" w:rsidRDefault="002D2B74" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="003D73AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elect </w:t>
+            </w:r>
+            <w:r w:rsidR="00E6780E" w:rsidRPr="00AD09A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ONE</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6780E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D73AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>of the following exemptions for the equipment:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77329469" w14:textId="77777777" w:rsidR="003D73AA" w:rsidRPr="003D73AA" w:rsidRDefault="003D73AA" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="489310CE" w14:textId="5383809F" w:rsidR="003D73AA" w:rsidRPr="003D73AA" w:rsidRDefault="003D73AA">
-[...52 lines deleted...]
-          <w:p w14:paraId="1221EB72" w14:textId="1FF991F6" w:rsidR="003D73AA" w:rsidRDefault="003D73AA">
+          <w:p w14:paraId="356E2717" w14:textId="65D0C1CE" w:rsidR="00F63EE0" w:rsidRDefault="003D73AA" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check82"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="28" w:name="Check82"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F63EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
-              <w:t xml:space="preserve">The acquisition of equipment pursuant to </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>The acquisition</w:t>
+            </w:r>
+            <w:r w:rsidR="007E4EF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
+              <w:t>, replacement, or repair</w:t>
+            </w:r>
+            <w:r w:rsidR="00F63EE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of equipment pursuant to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
               <w:t>O.C.G.A. § 31-6-47(a)(10)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="583D53DD" w14:textId="77777777" w:rsidR="00F63EE0" w:rsidRDefault="00F63EE0" w:rsidP="00AD09A6">
+          <w:p w14:paraId="7EF071FA" w14:textId="77777777" w:rsidR="00805096" w:rsidRDefault="00805096" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="356E2717" w14:textId="6842B2B7" w:rsidR="00F63EE0" w:rsidRDefault="00F63EE0" w:rsidP="00AD09A6">
+          <w:p w14:paraId="45B2791F" w14:textId="0D928464" w:rsidR="007E4EF8" w:rsidRDefault="00805096" w:rsidP="00C63452">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check85"/>
+                  <w:name w:val="Check86"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Check85"/>
+            <w:bookmarkStart w:id="29" w:name="Check86"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002E6EDC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00067C3A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
-              <w:t xml:space="preserve">replacement or </w:t>
+              <w:t>The transfer of major medical equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
-              <w:t>repair of equipment pursuant to O.C.G.A. § 31-6-47(a)(10)</w:t>
+              <w:t xml:space="preserve"> from one health care facility to another health care facility pursuant to O.C.G.A. § 31-6-47(a)(13)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="264A4805" w14:textId="77777777" w:rsidR="003D73AA" w:rsidRDefault="003D73AA" w:rsidP="003D73AA">
+          <w:p w14:paraId="45B5DCE9" w14:textId="77777777" w:rsidR="00E76887" w:rsidRDefault="00E76887" w:rsidP="00C63452">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EA3F11E" w14:textId="44613EBE" w:rsidR="003D73AA" w:rsidRPr="003D73AA" w:rsidRDefault="003D73AA" w:rsidP="003D73AA">
+          <w:p w14:paraId="1A3E70E8" w14:textId="2973B48B" w:rsidR="00E76887" w:rsidRDefault="00E76887" w:rsidP="00C63452">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check87"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="30" w:name="Check87"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="30"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00181D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>The acquisition or replacement of diagnostic cardiac catheterization equipment by a hospital pursuant to O.C.G.A. § 31-6-47(a)(21)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="264A4805" w14:textId="77777777" w:rsidR="003D73AA" w:rsidRDefault="003D73AA" w:rsidP="002D2B74">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A4A9340" w14:textId="6B2AAF96" w:rsidR="003D73AA" w:rsidRDefault="003D73AA" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check83"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Check83"/>
+            <w:bookmarkStart w:id="31" w:name="Check83"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="0080518E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="31"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F63EE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t xml:space="preserve">The acquisition of equipment pursuant to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>O.C.G.A. § 31-6-47(a)(28)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EA42FCB" w14:textId="77777777" w:rsidR="003D73AA" w:rsidRDefault="003D73AA">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB726F" w14:paraId="707BD347" w14:textId="77777777" w:rsidTr="00C754F0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="603"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F79F828" w14:textId="3A8B0488" w:rsidR="00DB726F" w:rsidRPr="00C76DA8" w:rsidRDefault="00DB726F" w:rsidP="00EB45AC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Heading8"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Equipment to be Replaced</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76DA8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>complete this section if this request is for the replacement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76DA8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>previously authorize</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76DA8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d equipment)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5531BF11" w14:textId="3E5C68CC" w:rsidR="00DB726F" w:rsidRPr="00632D67" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manufacturer: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text268"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="32" w:name="Text268"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="32"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB726F" w14:paraId="219DFD91" w14:textId="77777777" w:rsidTr="00C754F0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="603"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCC0976" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A4A9340" w14:textId="77777777" w:rsidR="003D73AA" w:rsidRDefault="003D73AA">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A93C29E" w14:textId="36F6B127" w:rsidR="00DB726F" w:rsidRPr="00632D67" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Model: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text269"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="33" w:name="Text269"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="33"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB726F" w14:paraId="33A2D3B4" w14:textId="77777777" w:rsidTr="00C754F0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="215320F3" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D23DB5A" w14:textId="0366BEA5" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serial Number: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text270"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="34" w:name="Text270"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="34"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB726F" w14:paraId="3B3F100B" w14:textId="77777777" w:rsidTr="00EB45AC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CC3057" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA3B520" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B69A33" w14:textId="269D1134" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CON </w:t>
+            </w:r>
+            <w:r w:rsidR="00805096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text271"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="35" w:name="Text271"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="35"/>
+          </w:p>
+          <w:p w14:paraId="16079F9D" w14:textId="77777777" w:rsidR="002D2B74" w:rsidRDefault="002D2B74" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="466C2F08" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70B1AEA3" w14:textId="49FEA2BB" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there is no Project Number, check one of the following: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77A31E57" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28B6BD12" w14:textId="538E32AE" w:rsidR="002D2B74" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Grandfathered     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Unknown</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32672D3B" w14:textId="0F293C34" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7208" w14:paraId="7B8FB99B" w14:textId="77777777" w:rsidTr="00AD09A6">
+      <w:tr w:rsidR="00DB726F" w14:paraId="6E77480C" w14:textId="77777777" w:rsidTr="00C754F0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="603"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA7266C" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0379B090" w14:textId="5EA1A0F4" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manufacturer: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text268"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB726F" w14:paraId="6F4EBFAF" w14:textId="77777777" w:rsidTr="00C754F0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="621"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="648FB27A" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BED719" w14:textId="3973FDBC" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Model: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text268"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB726F" w14:paraId="20770EBD" w14:textId="77777777" w:rsidTr="00C754F0">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="603"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D409158" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5114A7D2" w14:textId="04A29FEB" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serial Number: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text270"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB726F" w14:paraId="7F3D59D2" w14:textId="77777777" w:rsidTr="00EB45AC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="113496AF" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2E8266" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="296A61F2" w14:textId="14F4495C" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CON </w:t>
+            </w:r>
+            <w:r w:rsidR="00805096">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Number: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text271"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F65325" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="330DAA73" w14:textId="60A4214C" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>If there is no Project Number, check one of the following:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E50CEDA" w14:textId="77777777" w:rsidR="00DB726F" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AA5BECB" w14:textId="77777777" w:rsidR="00734E01" w:rsidRDefault="00DB726F" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Grandfathered     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Unknow</w:t>
+            </w:r>
+            <w:r w:rsidR="002D2B74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF11010" w14:textId="77777777" w:rsidR="00734E01" w:rsidRDefault="00734E01" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29857099" w14:textId="6968F7A3" w:rsidR="00DB726F" w:rsidRPr="002D2B74" w:rsidRDefault="002D2B74" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7208" w14:paraId="7B8FB99B" w14:textId="77777777" w:rsidTr="00EB45AC">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63FD8CBD" w14:textId="7C615346" w:rsidR="006F7208" w:rsidRDefault="006F7208">
+          <w:p w14:paraId="63FD8CBD" w14:textId="55E0EC02" w:rsidR="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
             </w:pPr>
             <w:r>
-              <w:t>Type of Equipment</w:t>
+              <w:t>Equipment</w:t>
+            </w:r>
+            <w:r w:rsidR="00D5339A">
+              <w:t xml:space="preserve"> to be Acquired</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21BEF8D9" w14:textId="26CC4EC5" w:rsidR="006F7208" w:rsidRDefault="006F7208">
+          <w:p w14:paraId="21BEF8D9" w14:textId="26CC4EC5" w:rsidR="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="365D73F9" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208">
+          <w:p w14:paraId="365D73F9" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A36FAD0" w14:textId="30C6B3EA" w:rsidR="006F7208" w:rsidRDefault="006F7208">
+          <w:p w14:paraId="3A36FAD0" w14:textId="30C6B3EA" w:rsidR="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Check5"/>
+            <w:bookmarkStart w:id="36" w:name="Check5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="36"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00CC1431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A40D1DB" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208">
+          <w:p w14:paraId="6A40D1DB" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53BFA5A9" w14:textId="645C1334" w:rsidR="006F7208" w:rsidRDefault="009E7C81">
+          <w:p w14:paraId="53BFA5A9" w14:textId="645C1334" w:rsidR="006F7208" w:rsidRDefault="009E7C81" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Select one of the following:</w:t>
             </w:r>
             <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fixed             </w:t>
             </w:r>
             <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="006F7208">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mobile</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D1AA84F" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431">
+          <w:p w14:paraId="59201A17" w14:textId="77777777" w:rsidR="00C706A4" w:rsidRDefault="00C706A4" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5405EBDB" w14:textId="10DAF523" w:rsidR="00CC1431" w:rsidRDefault="00CC1431">
+          <w:p w14:paraId="7A431BD5" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009901DC" w14:paraId="26E7E3E9" w14:textId="77777777" w:rsidTr="00EB45AC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D97266" w14:textId="77777777" w:rsidR="009901DC" w:rsidDel="00D5339A" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5F4535" w14:textId="7B18E429" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturer: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -17871,59 +19990,85 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1867348E" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431">
+          <w:p w14:paraId="450689F9" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CD534A0" w14:textId="05FA9E22" w:rsidR="00CC1431" w:rsidRDefault="00CC1431">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009901DC" w14:paraId="55D57668" w14:textId="77777777" w:rsidTr="00EB45AC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="349"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B14A41" w14:textId="77777777" w:rsidR="009901DC" w:rsidDel="00D5339A" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137A4C80" w14:textId="0BA1584F" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Year and Model: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text186"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -17975,228 +20120,253 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59201A17" w14:textId="77777777" w:rsidR="00C706A4" w:rsidRDefault="00C706A4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009901DC" w14:paraId="7811CC12" w14:textId="77777777" w:rsidTr="00EB45AC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E42E61" w14:textId="77777777" w:rsidR="009901DC" w:rsidDel="00D5339A" w:rsidRDefault="009901DC" w:rsidP="009901DC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Heading8"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FA2DD72" w14:textId="14BD6637" w:rsidR="00C706A4" w:rsidRDefault="00C706A4">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BB9E3D" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79E5D7A0" w14:textId="50CB19D8" w:rsidR="00C754F0" w:rsidRDefault="009901DC" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Method of Acquisition:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Purchase     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lease</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7257DDEF" w14:textId="77777777" w:rsidR="00C706A4" w:rsidRDefault="00C706A4">
+          <w:p w14:paraId="7D65E58C" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59602A3C" w14:textId="68C12023" w:rsidR="00C706A4" w:rsidRDefault="00C706A4">
+          <w:p w14:paraId="492427F1" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other: Explain </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18255,1563 +20425,1633 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CCA6F0B" w14:textId="417FA816" w:rsidR="00C706A4" w:rsidRDefault="00C706A4">
+          <w:p w14:paraId="0B1D1A9A" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A431BD5" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208">
+          <w:p w14:paraId="3AD42810" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7208" w14:paraId="76529D67" w14:textId="77777777" w:rsidTr="00AD09A6">
+      <w:tr w:rsidR="006F7208" w14:paraId="058B493B" w14:textId="77777777" w:rsidTr="00EB45AC">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53D059A2" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208">
+          <w:p w14:paraId="095DA435" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0B6C19" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208">
+          <w:p w14:paraId="6871483D" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="8"/>
+                <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="003EE988" w14:textId="3EFE4A25" w:rsidR="006F7208" w:rsidRDefault="006F7208">
+          <w:p w14:paraId="22101FF8" w14:textId="3577F6DD" w:rsidR="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check8"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="32" w:name="Check8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  CT Scanner </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="009901DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0891AFFF" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208">
+          <w:p w14:paraId="2CB2AF05" w14:textId="77777777" w:rsidR="006F7208" w:rsidRPr="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="581975D8" w14:textId="5661FA63" w:rsidR="006F7208" w:rsidRDefault="003E7535">
+          <w:p w14:paraId="5CED34D5" w14:textId="4482B2A4" w:rsidR="006F7208" w:rsidRDefault="003E7535" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Select one of the following:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check78"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="37" w:name="Check78"/>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="37"/>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fixed             </w:t>
+            </w:r>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check79"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="38" w:name="Check79"/>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="38"/>
+            <w:r w:rsidR="006F7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mobile  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26EAFA54" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1310C612" w14:textId="77777777" w:rsidR="006F7208" w:rsidRDefault="006F7208" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009901DC" w14:paraId="21318EAD" w14:textId="77777777" w:rsidTr="00EB45AC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB7F7A9" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA4ED55" w14:textId="6C14B68A" w:rsidR="009901DC" w:rsidRPr="00C754F0" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manufacturer: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text186"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009901DC" w14:paraId="2D07EAC3" w14:textId="77777777" w:rsidTr="00EB45AC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D54297" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25684ABD" w14:textId="2009A55E" w:rsidR="009901DC" w:rsidRPr="00C754F0" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Year and Model: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text186"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009901DC" w14:paraId="7FEBAAF7" w14:textId="77777777" w:rsidTr="009901DC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="119AA094" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4563CF" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A12F0DC" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Method of Acquisition:  </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="33" w:name="Check16"/>
-            <w:r w:rsidR="006F7208">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006F7208">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
-[...289 lines deleted...]
-              <w:t xml:space="preserve">Method of Acquisition:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Purchase     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Purchase     </w:t>
+              <w:t xml:space="preserve"> Lease</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73AF2114" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2094F175" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Lease</w:t>
+              <w:t xml:space="preserve"> Other: Explain </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text186"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08DE2255" w14:textId="77777777" w:rsidR="00C706A4" w:rsidRDefault="00C706A4" w:rsidP="00C706A4">
+          <w:p w14:paraId="740F097B" w14:textId="77777777" w:rsidR="009901DC" w:rsidRDefault="009901DC" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CD7D49F" w14:textId="77777777" w:rsidR="00C706A4" w:rsidRDefault="00C706A4" w:rsidP="00C706A4">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A7C21" w14:paraId="363E0A2E" w14:textId="77777777" w:rsidTr="00EB45AC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="831"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8501BF" w14:textId="77777777" w:rsidR="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">                                      </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D7082A" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EFF4016" w14:textId="57EC55BB" w:rsidR="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Other: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text186"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="39" w:name="Text186"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="39"/>
+            <w:r w:rsidR="00C823F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D32EF08" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRPr="006F7208" w:rsidRDefault="00CC1431" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="180A3152" w14:textId="23F9A510" w:rsidR="006A7C21" w:rsidRDefault="003E7535" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Select one of the following:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check80"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fixed             </w:t>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check81"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="006A7C21">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mobile</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D7C4E00" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63D2128A" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manufacturer: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text186"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D1E3079" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46BEA332" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Year and Model: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text186"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A40CCA" w14:textId="77777777" w:rsidR="00C706A4" w:rsidRDefault="00C706A4" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48B3ABF2" w14:textId="77777777" w:rsidR="00C706A4" w:rsidRDefault="00C706A4" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Method of Acquisition:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Other: Explain </w:t>
-[...664 lines deleted...]
-              <w:t xml:space="preserve">Method of Acquisition:  </w:t>
+              <w:t xml:space="preserve"> Purchase     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Purchase     </w:t>
+              <w:t xml:space="preserve"> Lease</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD84DFD" w14:textId="77777777" w:rsidR="00C706A4" w:rsidRDefault="00C706A4" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C3DFF4F" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00C706A4" w:rsidP="008C53DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0080518E">
-[...5 lines deleted...]
-            <w:r w:rsidR="0080518E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Lease</w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">                                      </w:t>
+              <w:t xml:space="preserve"> Other: Explain </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check16"/>
-[...50 lines deleted...]
-                  <w:name w:val="Text186"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -19842,1784 +22082,960 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076FB1FC" w14:textId="77777777" w:rsidR="00C706A4" w:rsidRDefault="00C706A4">
+          <w:p w14:paraId="5DE85CD4" w14:textId="32F346F3" w:rsidR="00C754F0" w:rsidRPr="00C754F0" w:rsidRDefault="00C754F0" w:rsidP="008C53DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:sz w:val="10"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7C21" w14:paraId="363E0A2E" w14:textId="77777777" w:rsidTr="00AD09A6">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003F451E" w14:paraId="6D4BAD17" w14:textId="77777777" w:rsidTr="00EB45AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
-            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8501BF" w14:textId="77777777" w:rsidR="006A7C21" w:rsidRDefault="006A7C21">
+          <w:p w14:paraId="05196666" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="009901DC">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:pStyle w:val="BodyText2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Proposed Location of Equipment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7A08CF" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7491B62B" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D7082A" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431" w:rsidP="006F7208">
+          <w:p w14:paraId="15067BBF" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5EFF4016" w14:textId="57EC55BB" w:rsidR="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="006F7208">
+          <w:p w14:paraId="34C6060F" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address Line 1: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check6"/>
-[...50 lines deleted...]
-                  <w:name w:val="Text186"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="37" w:name="Text186"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D32EF08" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRPr="006F7208" w:rsidRDefault="00CC1431" w:rsidP="006F7208">
+          <w:p w14:paraId="2BE345B7" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="10"/>
-                <w:szCs w:val="14"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="180A3152" w14:textId="23F9A510" w:rsidR="006A7C21" w:rsidRDefault="003E7535" w:rsidP="00361D07">
+          <w:p w14:paraId="48F65645" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Select one of the following:</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Address Line 2:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check80"/>
-[...124 lines deleted...]
-                  <w:name w:val="Text186"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D1E3079" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431" w:rsidP="00CC1431">
+          <w:p w14:paraId="56D96A63" w14:textId="77777777" w:rsidR="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46BEA332" w14:textId="77777777" w:rsidR="00CC1431" w:rsidRDefault="00CC1431" w:rsidP="00361D07">
+          <w:p w14:paraId="360ADBCA" w14:textId="46AC30D0" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text186"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>State:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check16"/>
-[...175 lines deleted...]
-                  <w:name w:val="Text186"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:noProof/>
-[...38 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Zip:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5DE85CD4" w14:textId="7008E665" w:rsidR="00CC1431" w:rsidRPr="006A7C21" w:rsidRDefault="00CC1431" w:rsidP="00361D07">
+          <w:p w14:paraId="3AC2FAE6" w14:textId="77777777" w:rsidR="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3507CF7A" w14:textId="42A47901" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">County: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07AF5B3B" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E" w:rsidP="009901DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F451E" w14:paraId="6D4BAD17" w14:textId="77777777" w:rsidTr="00AD09A6">
+      <w:tr w:rsidR="003D73AA" w14:paraId="59E7CA0E" w14:textId="77777777" w:rsidTr="00EB45AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05196666" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+          <w:p w14:paraId="028E4DB3" w14:textId="0CF3A487" w:rsidR="003D73AA" w:rsidRPr="003D73AA" w:rsidRDefault="003D73AA" w:rsidP="009901DC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
             </w:pPr>
             <w:r>
-              <w:t>Proposed Location of Equipment</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>Proposed Dates</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15067BBF" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
-[...846 lines deleted...]
-          <w:p w14:paraId="71E8D7BC" w14:textId="77777777" w:rsidR="003D73AA" w:rsidRPr="006A7C21" w:rsidRDefault="003D73AA" w:rsidP="003D73AA">
+          <w:p w14:paraId="71E8D7BC" w14:textId="77777777" w:rsidR="003D73AA" w:rsidRPr="006A7C21" w:rsidRDefault="003D73AA" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="618C8EBF" w14:textId="684D209B" w:rsidR="003D73AA" w:rsidRDefault="003D73AA" w:rsidP="003D73AA">
+          <w:p w14:paraId="618C8EBF" w14:textId="684D209B" w:rsidR="003D73AA" w:rsidRDefault="003D73AA" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Date of Acquisition:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -21832,160 +23248,184 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28477F35" w14:textId="13D75025" w:rsidR="003D73AA" w:rsidRPr="006A7C21" w:rsidRDefault="003D73AA" w:rsidP="003D73AA">
+          <w:p w14:paraId="28477F35" w14:textId="13D75025" w:rsidR="003D73AA" w:rsidRPr="006A7C21" w:rsidRDefault="003D73AA" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7C21" w14:paraId="3A1FCF82" w14:textId="77777777" w:rsidTr="00AD09A6">
+      <w:tr w:rsidR="006A7C21" w14:paraId="3A1FCF82" w14:textId="77777777" w:rsidTr="00EB45AC">
         <w:trPr>
           <w:trHeight w:val="1164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52BA38B9" w14:textId="2142A9C0" w:rsidR="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="006A7C21">
+          <w:p w14:paraId="52BA38B9" w14:textId="2142A9C0" w:rsidR="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="009901DC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidR="003E7535">
               <w:t>Cost</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="000D1085">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="000F3058">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>only include the cost of the equipment itself</w:t>
+              <w:t xml:space="preserve">only </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000F3058">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000F3058">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the cost of the equipment itself</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9F5885" w14:textId="77777777" w:rsidR="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="003D73AA">
+          <w:p w14:paraId="3D9F5885" w14:textId="77777777" w:rsidR="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03775C6C" w14:textId="4E8C0010" w:rsidR="006A7C21" w:rsidRPr="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="003D73AA">
+          <w:p w14:paraId="03775C6C" w14:textId="4E8C0010" w:rsidR="006A7C21" w:rsidRPr="006A7C21" w:rsidRDefault="006A7C21" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text189"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="38" w:name="Text189"/>
+            <w:bookmarkStart w:id="40" w:name="Text189"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -22018,133 +23458,208 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
-          <w:p w14:paraId="4D1F056C" w14:textId="77777777" w:rsidR="006A7C21" w:rsidRPr="003D73AA" w:rsidRDefault="006A7C21" w:rsidP="003D73AA">
+          <w:p w14:paraId="4D1F056C" w14:textId="77777777" w:rsidR="006A7C21" w:rsidRPr="003D73AA" w:rsidRDefault="006A7C21" w:rsidP="009901DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61AD24AB" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="003F451E" w:rsidSect="0084749B">
+        <w:sectPr w:rsidR="003F451E" w:rsidSect="0016597A">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-          <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="844" w:gutter="0"/>
+          <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="662" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7320FDB7" w14:textId="77777777" w:rsidR="003E7535" w:rsidRPr="00756ED3" w:rsidRDefault="003E7535" w:rsidP="003E7535">
+    <w:p w14:paraId="7320FDB7" w14:textId="303B0BC3" w:rsidR="003E7535" w:rsidRPr="0055765D" w:rsidRDefault="005571F2" w:rsidP="003E7535">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00756ED3">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Section 3 – Proposal Description</w:t>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="006345E8">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 – P</w:t>
+      </w:r>
+      <w:r w:rsidR="006345E8">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>roposal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="006345E8">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>escription</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B242E0" w14:textId="77777777" w:rsidR="003E7535" w:rsidRDefault="003E7535" w:rsidP="003E7535">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78BC6CB4" w14:textId="1EA7B987" w:rsidR="003E7535" w:rsidRDefault="003E7535" w:rsidP="003E7535">
+    <w:p w14:paraId="78BC6CB4" w14:textId="6CB34FC8" w:rsidR="003E7535" w:rsidRDefault="003E7535" w:rsidP="003E7535">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="360" w:right="180" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.  </w:t>
+        <w:t>10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Please provide a detailed description of the proposed action and additional information to support your request for an exemption in the space provided below.</w:t>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide a detailed description of the proposed action and additional information to support your </w:t>
+      </w:r>
+      <w:r w:rsidR="009B442D" w:rsidRPr="009B442D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>request for an exemption in the space provided below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA333B8" w14:textId="77777777" w:rsidR="003E7535" w:rsidRDefault="003E7535" w:rsidP="003E7535"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9600" w:type="dxa"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9600"/>
       </w:tblGrid>
@@ -22172,51 +23687,51 @@
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4320"/>
                 <w:tab w:val="clear" w:pos="8640"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text258"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="39" w:name="Text258"/>
+            <w:bookmarkStart w:id="41" w:name="Text258"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -22240,268 +23755,1556 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28BCEEC7" w14:textId="77777777" w:rsidR="003E7535" w:rsidRDefault="003E7535">
+    <w:p w14:paraId="4AC5B51A" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRDefault="003E7535">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="009E12A6" w:rsidSect="0016597A">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1080" w:right="1267" w:bottom="1080" w:left="1080" w:header="720" w:footer="662" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5BCF3C" w14:textId="12A7AA62" w:rsidR="009E12A6" w:rsidRPr="0055765D" w:rsidRDefault="005571F2" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="002264DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 – R</w:t>
+      </w:r>
+      <w:r w:rsidR="002264DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>equesting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidR="002264DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>arty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="002264DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ffidavit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4329F8A7" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C34FFED" w14:textId="751A3E88" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="00EB45AC">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidR="001838F2" w:rsidRPr="00EB45AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Complete this</w:t>
+      </w:r>
+      <w:r w:rsidR="001838F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001838F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affidavit if this request is for the </w:t>
+      </w:r>
+      <w:r w:rsidR="001838F2" w:rsidRPr="00336486">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acquisition of Equipment </w:t>
+      </w:r>
+      <w:r w:rsidR="002D75FC" w:rsidRPr="004502D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pursuant to O.C.G.A. § 31-6-47(a)(28). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00336486">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Read the following affidavit carefully; complet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e the required fields, sign and date, and have the original notarized. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584AF818" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1C981F" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text265"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="Enter Name"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="Text265"/>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Enter Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text266"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="Enter Title"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="Text266"/>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Enter Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1704AA37" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2902C85D" w14:textId="2D1CE6E8" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text267"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="Enter Entity"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="Text267"/>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Enter Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being duly sworn, depose and state the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACD5D17" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63793C3B" w14:textId="69A01C8D" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am over the age of eighteen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005037C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>suffer no legal disability, and am competent to give this Affidavit. The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005037C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information provided in this </w:t>
+      </w:r>
+      <w:r w:rsidR="006A27AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DET-EQT request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005037C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in this Affidavit is true and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005037C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accurate to the best of my knowledge;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D088D75" w14:textId="4DD2B63F" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This Affidavit is given in connection with the request for the issuance of a DET-EQT by the Georgia Department of Community Health;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B0182F" w14:textId="54DA5D65" w:rsidR="00516B47" w:rsidRPr="00734E01" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am seeking to </w:t>
+      </w:r>
+      <w:r w:rsidR="006A27AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">either </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acquire</w:t>
+      </w:r>
+      <w:r w:rsidR="006A27AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, repair, or replace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the equipment disclosed in this DET-EQT request;</w:t>
+      </w:r>
+      <w:r w:rsidR="00516B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D23F72" w14:textId="1E0601D4" w:rsidR="00462C80" w:rsidRPr="00734E01" w:rsidRDefault="001838F2" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I certify that the</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requesting Party is either a hospital, an individual private (sole) physician</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> practice</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or a single group practice of physicians</w:t>
+      </w:r>
+      <w:r w:rsidR="00336486">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00336486">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00462C80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C279C2C" w14:textId="43FF43A6" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="00462C80" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Requesting Party is an individual private (sole) physician practice or a single group practice of physicians, I certify that the Requesting Party is acquiring the equipment exclusively for use on patients of the Requesting Party and that the private physician or </w:t>
+      </w:r>
+      <w:r w:rsidR="002F538B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a member of the single group practice of physicians will be physically present at the practice location where the equipment is located at least seventy-five percent (75%) of the time the equipment is in use</w:t>
+      </w:r>
+      <w:r w:rsidR="00336486">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009E12A6" w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669EEF37" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The undersigned </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is capable of making</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a binding commitment on behalf of said entity;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4C09C3" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I certify that no acquisition of additional items or equipment not listed in Section 2 will be made;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521F768C" w14:textId="0F271C22" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I further certify that no acquisition of additional equipment reasonably related to or associated with the general type of service provided by the equipment to be acquired no</w:t>
+      </w:r>
+      <w:r w:rsidR="006A27AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> listed in Section 2 will occur;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C13CAAE" w14:textId="5C24F36C" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I further certify that the information provided in this DET-EQT request is </w:t>
+      </w:r>
+      <w:r w:rsidR="009901DC" w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accurate and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reflects </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F0F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the information required by Ga. Comp. Rules &amp; Regs. r. 111-2-2-.10(3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E532551" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CB5F6F" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3C6DEA" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34878795" w14:textId="77777777" w:rsidR="006A27AE" w:rsidRDefault="006A27AE" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34512410" w14:textId="77777777" w:rsidR="006A27AE" w:rsidRDefault="006A27AE" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B517AC8" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Subscribed and sworn before me on</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE01D27" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this _______ day of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_______________, 20____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Notary Seal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CB3A7C" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D6E463" w14:textId="77777777" w:rsidR="006A27AE" w:rsidRDefault="006A27AE" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768F6E4D" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77877635" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRPr="005F0F2A" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>My commission expires: ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Notary Public</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E011B01" w14:textId="77777777" w:rsidR="002264DE" w:rsidRDefault="002264DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId13"/>
+        <w:sectPr w:rsidR="002264DE" w:rsidSect="0016597A">
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-          <w:pgMar w:top="1080" w:right="1267" w:bottom="1080" w:left="1080" w:header="720" w:footer="979" w:gutter="0"/>
+          <w:pgMar w:top="1080" w:right="1267" w:bottom="1080" w:left="1080" w:header="720" w:footer="662" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F718B1A" w14:textId="75C4D1EE" w:rsidR="00630442" w:rsidRPr="00756ED3" w:rsidRDefault="00630442" w:rsidP="00630442">
+    <w:p w14:paraId="3F718B1A" w14:textId="56186791" w:rsidR="00630442" w:rsidRPr="0055765D" w:rsidRDefault="005571F2" w:rsidP="00630442">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00756ED3">
+      <w:r w:rsidRPr="0055765D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Section </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD09A6" w:rsidRPr="00756ED3">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35799">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00756ED3">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055765D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> – Certification</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 - C</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35799">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ertification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F232C0" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00630442">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43919C1C" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00630442">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="441EA608" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00630442">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing below, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D452CD" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00630442">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A7970C4" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00630442">
+    <w:p w14:paraId="7A7970C4" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="005F0F2A">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">I hereby certify that the contained statements and all addenda, appendices, exhibits, or attachments hereto are true and complete to the best of my knowledge and belief and that I possess the authority to submit this request and bind the Requesting Party to promises made </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>I hereby certify that the contained statements and all addenda, appendices, exhibits, or attachments hereto are true and complete to the best of my knowledge and belief and that I possess the authority to submit this request and bind the Requesting Party to promises made herein;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1FE7F76E" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00630442">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:left="720" w:right="90" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="210C03EA" w14:textId="0BFD04D3" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00630442">
+    <w:p w14:paraId="210C03EA" w14:textId="0BFD04D3" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="005F0F2A">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I understand that a representative of the </w:t>
       </w:r>
       <w:r w:rsidR="008D64F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Health Planning may make a direct request of me for additional information </w:t>
+        <w:t xml:space="preserve"> of Health Planning may make a direct request </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> me for additional information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> issue a Letter of </w:t>
       </w:r>
       <w:r w:rsidR="00845E5C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -22511,143 +25314,151 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64FEF063" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00630442">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:left="0" w:right="90" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2358F1A4" w14:textId="03A31785" w:rsidR="00630442" w:rsidRPr="00845E5C" w:rsidRDefault="00630442" w:rsidP="00630442">
+    <w:p w14:paraId="2358F1A4" w14:textId="2AF4A3BA" w:rsidR="00630442" w:rsidRPr="00845E5C" w:rsidRDefault="00630442" w:rsidP="005F0F2A">
       <w:pPr>
         <w:pStyle w:val="CONNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="10440"/>
           <w:tab w:val="left" w:pos="9990"/>
         </w:tabs>
         <w:ind w:right="90"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">I further understand that if issued a </w:t>
+        <w:t xml:space="preserve">I understand that if issued a </w:t>
       </w:r>
       <w:r w:rsidR="00845E5C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Letter of Determination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the Requesting Party is bound to any representations that have been made within this </w:t>
       </w:r>
       <w:r w:rsidR="00A50E30">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">equest and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>any and all</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> supplemental information.</w:t>
+        <w:t xml:space="preserve"> supplemental information</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37C91">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1655D377" w14:textId="77777777" w:rsidR="00845E5C" w:rsidRDefault="00845E5C" w:rsidP="00845E5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="143CB5BA" w14:textId="77777777" w:rsidR="00845E5C" w:rsidRPr="008E0E43" w:rsidRDefault="00845E5C" w:rsidP="00845E5C">
+    <w:p w14:paraId="143CB5BA" w14:textId="77777777" w:rsidR="00845E5C" w:rsidRPr="008E0E43" w:rsidRDefault="00845E5C" w:rsidP="005F0F2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E0E43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I further understand that a typed version of my name is being accepted as my original signature pursuant to the Uniform Electronic Transactions Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FFCD98" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00630442">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="337" w:type="dxa"/>
@@ -22726,51 +25537,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature of Authorized Signatory:</w:t>
             </w:r>
             <w:r w:rsidR="00845E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00845E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text191"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="40" w:name="Text191"/>
+            <w:bookmarkStart w:id="45" w:name="Text191"/>
             <w:r w:rsidR="00845E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00845E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00845E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00845E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
@@ -22794,51 +25605,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00845E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00845E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00845E5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
           <w:p w14:paraId="30A8E820" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00E07A39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ADDDF00" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00E07A39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630442" w14:paraId="4E945FCA" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
@@ -22867,51 +25678,51 @@
               <w:t>Name:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="41" w:name="Text23"/>
+            <w:bookmarkStart w:id="46" w:name="Text23"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -22953,51 +25764,51 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630442" w14:paraId="449E0B0E" w14:textId="77777777" w:rsidTr="00721E21">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D2BAFA3" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00E07A39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
@@ -23009,51 +25820,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="42" w:name="Text68"/>
+            <w:bookmarkStart w:id="47" w:name="Text68"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -23095,100 +25906,100 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FFDBF3A" w14:textId="77777777" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00E07A39">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="43" w:name="Text24"/>
+            <w:bookmarkStart w:id="48" w:name="Text24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -23230,172 +26041,448 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C2EE715" w14:textId="5601D2D5" w:rsidR="00630442" w:rsidRDefault="00630442" w:rsidP="00B556C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00630442" w:rsidSect="0084749B">
+    <w:p w14:paraId="155F244E" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728E3D68" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26534A5F" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400C369B" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69ED89B9" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44487C39" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43095E79" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B221B4B" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FF0B04" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F037B0C" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D56DE7" w14:textId="77777777" w:rsidR="003E5CE3" w:rsidRDefault="003E5CE3" w:rsidP="00B556C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003E5CE3" w:rsidSect="0016597A">
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1080" w:right="1267" w:bottom="1080" w:left="1080" w:header="720" w:footer="979" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="1267" w:bottom="1080" w:left="1080" w:header="720" w:footer="662" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="507E485E" w14:textId="77777777" w:rsidR="00AF1142" w:rsidRDefault="00AF1142">
+    <w:p w14:paraId="7F268426" w14:textId="77777777" w:rsidR="00B8595A" w:rsidRDefault="00B8595A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C9875FF" w14:textId="77777777" w:rsidR="00AF1142" w:rsidRDefault="00AF1142">
+    <w:p w14:paraId="78A1E4B6" w14:textId="77777777" w:rsidR="00B8595A" w:rsidRDefault="00B8595A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Impact">
     <w:panose1 w:val="020B0806030902050204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="57E84EA3" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="00E74020">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72D717F1" w14:textId="13AD8E8B" w:rsidR="006345E8" w:rsidRDefault="006345E8" w:rsidP="002519F9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="2070"/>
+        <w:tab w:val="left" w:pos="9840"/>
+        <w:tab w:val="right" w:pos="9900"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>DET Request - Equipment</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="002519F9">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="002519F9">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="002519F9">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="002519F9">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="002519F9">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>iii</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002519F9">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="40BE65B9" w14:textId="77777777" w:rsidR="006345E8" w:rsidRDefault="006345E8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Form</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> CON 201</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="635136B5" w14:textId="77777777" w:rsidR="006345E8" w:rsidRDefault="006345E8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Instructions</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3DACA90D" w14:textId="557DE9AA" w:rsidR="006345E8" w:rsidRDefault="006345E8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Revised </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00202DFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>October</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22498798" w14:textId="01D55FD4" w:rsidR="003F451E" w:rsidRDefault="00E74020">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2070"/>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>DET</w:t>
     </w:r>
     <w:r w:rsidR="003F451E">
       <w:rPr>
@@ -23413,358 +26500,194 @@
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F451E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F451E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="003F451E">
+    <w:r w:rsidR="003F451E" w:rsidRPr="002519F9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="003F451E">
+    <w:r w:rsidR="003F451E" w:rsidRPr="002519F9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="003F451E">
+    <w:r w:rsidR="003F451E" w:rsidRPr="002519F9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E070A0">
+    <w:r w:rsidR="00E070A0" w:rsidRPr="002519F9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-        <w:bCs/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>iii</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="003F451E">
+    <w:r w:rsidR="003F451E" w:rsidRPr="002519F9">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="061DB03D" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+  <w:p w14:paraId="79E38B16" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Form</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> CON 201</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="295BC607" w14:textId="5A79F047" w:rsidR="003F451E" w:rsidRDefault="003F451E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>Form CON 201</w:t>
+      <w:t>Section 1: Requesting Party Identification</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BFED2A7" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
-[...201 lines deleted...]
-  <w:p w14:paraId="40C8B7E9" w14:textId="3402A8B3" w:rsidR="00C67375" w:rsidRDefault="00C67375" w:rsidP="00C67375">
+  <w:p w14:paraId="62B1B7AD" w14:textId="0A232FE8" w:rsidR="007F4516" w:rsidRDefault="007F4516" w:rsidP="007F4516">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="0005385C">
+    <w:r w:rsidR="006345E8" w:rsidRPr="006345E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>October</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>July 2024</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="006345E8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6F44366A" w14:textId="77777777" w:rsidR="00081787" w:rsidRDefault="00081787" w:rsidP="00C67375">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F84E48A" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="007723E3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2070"/>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>DET</w:t>
     </w:r>
     <w:r w:rsidR="003F451E">
@@ -23783,168 +26706,185 @@
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F451E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F451E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="003F451E">
+    <w:r w:rsidR="003F451E" w:rsidRPr="00904052">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="003F451E">
+    <w:r w:rsidR="003F451E" w:rsidRPr="00904052">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="003F451E">
+    <w:r w:rsidR="003F451E" w:rsidRPr="00904052">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E070A0">
+    <w:r w:rsidR="00E070A0" w:rsidRPr="00904052">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-        <w:bCs/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="003F451E">
+    <w:r w:rsidR="003F451E" w:rsidRPr="00904052">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6840505B" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Form</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> CON 201</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0657A52E" w14:textId="20A32E9B" w:rsidR="003F451E" w:rsidRDefault="003F451E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>Form CON 201</w:t>
+      <w:t>Section 2: Equipment Information</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0657A52E" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+  <w:p w14:paraId="065E7D84" w14:textId="28BF666C" w:rsidR="007F4516" w:rsidRDefault="007F4516" w:rsidP="007F4516">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...19 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00AD09A6">
+    <w:r w:rsidR="006345E8" w:rsidRPr="006345E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>October</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>July 2024</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="006345E8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="505C52B7" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="007723E3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="505C52B7" w14:textId="63155AF2" w:rsidR="003F451E" w:rsidRDefault="007723E3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2070"/>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>DET</w:t>
     </w:r>
     <w:r w:rsidR="003F451E">
       <w:rPr>
@@ -23962,865 +26902,624 @@
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F451E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F451E">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="001841BE" w:rsidRPr="001841BE">
+    <w:r w:rsidR="00904052">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidR="003F451E">
+    <w:r w:rsidR="00904052" w:rsidRPr="001841BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00904052" w:rsidRPr="00904052">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="00DE1A97" w14:textId="77777777" w:rsidR="003F451E" w:rsidRDefault="003F451E">
+  <w:p w14:paraId="00DE1A97" w14:textId="1FB0F78B" w:rsidR="003F451E" w:rsidRDefault="003F451E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>Form CON 201</w:t>
+      <w:t>Form</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> CON 201</w:t>
     </w:r>
     <w:r w:rsidR="001841BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="001841BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="001841BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="001841BE">
-[...28 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="63AEB9BE" w14:textId="5B72DEBD" w:rsidR="007A05E5" w:rsidRDefault="003F451E">
+  <w:p w14:paraId="63AEB9BE" w14:textId="43DA34C4" w:rsidR="007A05E5" w:rsidRDefault="003F451E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Section </w:t>
     </w:r>
+    <w:r w:rsidR="009E12A6">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
     <w:r w:rsidR="00CA4AC7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>4: Certification</w:t>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="009E12A6">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Project Description</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="41189247" w14:textId="5E61286A" w:rsidR="00081787" w:rsidRPr="00C67375" w:rsidRDefault="00C67375" w:rsidP="00C67375">
+  <w:p w14:paraId="34BBDD90" w14:textId="53C9027B" w:rsidR="007F4516" w:rsidRDefault="007F4516" w:rsidP="007F4516">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="0005385C">
+    <w:r w:rsidR="006345E8" w:rsidRPr="006345E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>October</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>July 2024</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="006345E8">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AD0D0DD" w14:textId="0F4F6111" w:rsidR="00824432" w:rsidRDefault="00824432">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="2070"/>
+        <w:tab w:val="right" w:pos="9900"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>DET Request - Equipment</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00904052" w:rsidRPr="00904052">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="47E98979" w14:textId="60895359" w:rsidR="00824432" w:rsidRDefault="00824432">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Form</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> CON 201                                                                                                                                                                                                 </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="654BC2F8" w14:textId="78150EFC" w:rsidR="00824432" w:rsidRDefault="005F0F2A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Section </w:t>
+    </w:r>
+    <w:r w:rsidR="002264DE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="002264DE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Requesting Party Affidavit</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="26838008" w14:textId="1CA7831D" w:rsidR="00824432" w:rsidRDefault="00824432" w:rsidP="000A7004">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="2837"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Revised </w:t>
+    </w:r>
+    <w:r w:rsidR="002264DE" w:rsidRPr="002264DE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>October</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="002264DE">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F13F1ED" w14:textId="1974B041" w:rsidR="002264DE" w:rsidRDefault="002264DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="2070"/>
+        <w:tab w:val="right" w:pos="9900"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>DET Request - Equipment</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00112CBB">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1B34FAD3" w14:textId="484152B7" w:rsidR="002264DE" w:rsidRDefault="002264DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Form</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> CON 201                                                                                                                                                                                                 </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5A872F71" w14:textId="77777777" w:rsidR="002264DE" w:rsidRDefault="002264DE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>Section 5: Certification</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0F33E423" w14:textId="0113F47D" w:rsidR="002264DE" w:rsidRDefault="002264DE" w:rsidP="000A7004">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="2837"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Revised </w:t>
+    </w:r>
+    <w:r w:rsidR="00384A70" w:rsidRPr="00384A70">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>October</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00384A70">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64F796FC" w14:textId="77777777" w:rsidR="00AF1142" w:rsidRDefault="00AF1142">
+    <w:p w14:paraId="0FEC960E" w14:textId="77777777" w:rsidR="00B8595A" w:rsidRDefault="00B8595A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A962F22" w14:textId="77777777" w:rsidR="00AF1142" w:rsidRDefault="00AF1142">
+    <w:p w14:paraId="36393445" w14:textId="77777777" w:rsidR="00B8595A" w:rsidRDefault="00B8595A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="507244C9" w14:textId="77777777" w:rsidR="009E12A6" w:rsidRDefault="009E12A6" w:rsidP="009E12A6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="left" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...645 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14720B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17FEAB5A"/>
     <w:lvl w:ilvl="0" w:tplc="69AE9802">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24865,953 +27564,65 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5472" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6192" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16433A57"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C4F20A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F5AC84DA"/>
-[...116 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="72AA6EB2"/>
+    <w:lvl w:ilvl="0" w:tplc="1BB8ACEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
-    </w:lvl>
-[...770 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25842,51 +27653,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31931B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81868A5A"/>
     <w:lvl w:ilvl="0" w:tplc="71F2C8CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumberParens"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1224"/>
         </w:tabs>
         <w:ind w:left="1224" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25959,926 +27770,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...874 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42FD2C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD2441A4"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -26947,167 +27883,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C830C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4C0D73A"/>
     <w:lvl w:ilvl="0" w:tplc="1910D136">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27180,51 +28000,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F6A57E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE1E3850"/>
     <w:lvl w:ilvl="0" w:tplc="35B2368A">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -27269,321 +28089,160 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB87B5B"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="546F7945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="26B8ED38"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="10004EB6"/>
+    <w:lvl w:ilvl="0" w:tplc="EA6AA428">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...31 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5515430A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3A2C25E8"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="3ACCF546"/>
+    <w:lvl w:ilvl="0" w:tplc="41CEDEF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...111 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -27639,1671 +28298,553 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...1136 lines deleted...]
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72027CC1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1781755686">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="1" w16cid:durableId="648555553">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="396516594">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="2" w16cid:durableId="148642736">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="208612229">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="3" w16cid:durableId="598753621">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="648555553">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="635642862">
+  <w:num w:numId="4" w16cid:durableId="366686362">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="78255427">
-[...11 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1580291650">
+  <w:num w:numId="5" w16cid:durableId="890308348">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="806819366">
-[...2 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="549806340">
+  <w:num w:numId="6" w16cid:durableId="202791644">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...97 lines deleted...]
-    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1904027053">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="7" w16cid:durableId="1344893257">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="1344893257">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="8" w16cid:durableId="1638146304">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1638146304">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="9" w16cid:durableId="2000116828">
+    <w:abstractNumId w:val="6"/>
   </w:num>
+  <w:num w:numId="10" w16cid:durableId="489367163">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="70"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="78"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7k2/611TEWpSm730crAx76WP+vzsA7Bm7qbGT6pNbaj8Zu7KKg0fNu13bb4pfKf4WBIQ0W0MhhG3PjMXw5TXRw==" w:salt="Sv8WuM5box1KcHXrPhiRKw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="yMLDQy697WOexTjm8FeINKnIZN5THqLShh7cVx+lgtTu6FlWWtKr9hc6WO+9hiirGtFaVbqKDnVMtopQrB2j8w==" w:salt="0AeiMLgvt2ShXVKLCPQ6bA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002523A5"/>
     <w:rsid w:val="00002B00"/>
     <w:rsid w:val="00014D6F"/>
     <w:rsid w:val="0003412F"/>
     <w:rsid w:val="0005385C"/>
     <w:rsid w:val="00056A24"/>
     <w:rsid w:val="00076B58"/>
     <w:rsid w:val="00081787"/>
     <w:rsid w:val="00097D35"/>
+    <w:rsid w:val="000A7004"/>
     <w:rsid w:val="000B387D"/>
     <w:rsid w:val="000D1085"/>
     <w:rsid w:val="000D541D"/>
+    <w:rsid w:val="000E13FD"/>
     <w:rsid w:val="000E4461"/>
     <w:rsid w:val="000E5C10"/>
+    <w:rsid w:val="000F1173"/>
     <w:rsid w:val="000F3058"/>
     <w:rsid w:val="0010127B"/>
     <w:rsid w:val="00104E1B"/>
     <w:rsid w:val="00105B88"/>
+    <w:rsid w:val="00112CBB"/>
     <w:rsid w:val="00126797"/>
-    <w:rsid w:val="00127FD8"/>
+    <w:rsid w:val="001475CE"/>
     <w:rsid w:val="0015022A"/>
+    <w:rsid w:val="0015418C"/>
+    <w:rsid w:val="0016597A"/>
     <w:rsid w:val="00173D8C"/>
+    <w:rsid w:val="00181D96"/>
+    <w:rsid w:val="001838F2"/>
     <w:rsid w:val="001841BE"/>
     <w:rsid w:val="001847E5"/>
     <w:rsid w:val="001904CC"/>
     <w:rsid w:val="00193A53"/>
     <w:rsid w:val="00197004"/>
+    <w:rsid w:val="001A6ED4"/>
     <w:rsid w:val="001D15AD"/>
     <w:rsid w:val="001F063B"/>
     <w:rsid w:val="001F48C7"/>
     <w:rsid w:val="001F679E"/>
+    <w:rsid w:val="001F7BDC"/>
+    <w:rsid w:val="00202DFD"/>
+    <w:rsid w:val="00211D03"/>
+    <w:rsid w:val="002264DE"/>
     <w:rsid w:val="002265D9"/>
+    <w:rsid w:val="00232552"/>
+    <w:rsid w:val="002519F9"/>
     <w:rsid w:val="002523A5"/>
     <w:rsid w:val="00276207"/>
     <w:rsid w:val="0028036F"/>
     <w:rsid w:val="00285CF5"/>
+    <w:rsid w:val="002B1093"/>
+    <w:rsid w:val="002B2272"/>
     <w:rsid w:val="002C420A"/>
+    <w:rsid w:val="002D07DB"/>
+    <w:rsid w:val="002D2B74"/>
+    <w:rsid w:val="002D75FC"/>
     <w:rsid w:val="002E6EDC"/>
+    <w:rsid w:val="002F538B"/>
     <w:rsid w:val="002F7532"/>
+    <w:rsid w:val="00321209"/>
     <w:rsid w:val="003228FB"/>
     <w:rsid w:val="00332850"/>
     <w:rsid w:val="003359D5"/>
+    <w:rsid w:val="00336486"/>
     <w:rsid w:val="00355C78"/>
+    <w:rsid w:val="00361F7A"/>
     <w:rsid w:val="00362C8E"/>
+    <w:rsid w:val="003631D3"/>
     <w:rsid w:val="00371F23"/>
     <w:rsid w:val="00376ECF"/>
+    <w:rsid w:val="00384A70"/>
+    <w:rsid w:val="003963CC"/>
+    <w:rsid w:val="0039751A"/>
     <w:rsid w:val="003A1145"/>
+    <w:rsid w:val="003A12D1"/>
     <w:rsid w:val="003B0364"/>
     <w:rsid w:val="003B3638"/>
     <w:rsid w:val="003B60D6"/>
     <w:rsid w:val="003B74AC"/>
     <w:rsid w:val="003D73AA"/>
     <w:rsid w:val="003D758C"/>
     <w:rsid w:val="003E3D49"/>
+    <w:rsid w:val="003E5CE3"/>
     <w:rsid w:val="003E7535"/>
     <w:rsid w:val="003F451E"/>
     <w:rsid w:val="00404126"/>
     <w:rsid w:val="004156CA"/>
     <w:rsid w:val="00421DB9"/>
+    <w:rsid w:val="004230B7"/>
     <w:rsid w:val="00423C22"/>
     <w:rsid w:val="004244EF"/>
     <w:rsid w:val="004325E6"/>
     <w:rsid w:val="00437FC1"/>
+    <w:rsid w:val="004502D2"/>
+    <w:rsid w:val="00462C80"/>
     <w:rsid w:val="0046699A"/>
+    <w:rsid w:val="004707A7"/>
+    <w:rsid w:val="00470C97"/>
+    <w:rsid w:val="0047658E"/>
     <w:rsid w:val="004975D0"/>
     <w:rsid w:val="004A551A"/>
+    <w:rsid w:val="004A6605"/>
     <w:rsid w:val="004B0C24"/>
+    <w:rsid w:val="004B3C4B"/>
+    <w:rsid w:val="004C60B8"/>
     <w:rsid w:val="004D024B"/>
+    <w:rsid w:val="004E05B3"/>
     <w:rsid w:val="004E67D2"/>
+    <w:rsid w:val="004E725D"/>
+    <w:rsid w:val="005037C9"/>
+    <w:rsid w:val="00504EEE"/>
+    <w:rsid w:val="00516B47"/>
     <w:rsid w:val="00536CD8"/>
     <w:rsid w:val="005535AE"/>
+    <w:rsid w:val="005556EE"/>
+    <w:rsid w:val="005571F2"/>
+    <w:rsid w:val="0055765D"/>
     <w:rsid w:val="00566FAD"/>
     <w:rsid w:val="00571E1E"/>
+    <w:rsid w:val="00576F91"/>
+    <w:rsid w:val="00582846"/>
+    <w:rsid w:val="005B70DA"/>
     <w:rsid w:val="005C1EA1"/>
     <w:rsid w:val="005C59FC"/>
+    <w:rsid w:val="005D3EF4"/>
+    <w:rsid w:val="005F0F2A"/>
     <w:rsid w:val="006026E3"/>
     <w:rsid w:val="006028C1"/>
     <w:rsid w:val="00613B8C"/>
     <w:rsid w:val="00614744"/>
     <w:rsid w:val="00630442"/>
+    <w:rsid w:val="00632D67"/>
+    <w:rsid w:val="006345E8"/>
+    <w:rsid w:val="00635597"/>
     <w:rsid w:val="00667D9E"/>
+    <w:rsid w:val="00671624"/>
     <w:rsid w:val="00674314"/>
+    <w:rsid w:val="006A27AE"/>
     <w:rsid w:val="006A7C21"/>
     <w:rsid w:val="006B11D7"/>
+    <w:rsid w:val="006B40F6"/>
+    <w:rsid w:val="006C18B7"/>
     <w:rsid w:val="006C5A75"/>
     <w:rsid w:val="006C683F"/>
+    <w:rsid w:val="006C74CA"/>
     <w:rsid w:val="006D087F"/>
     <w:rsid w:val="006F67AB"/>
     <w:rsid w:val="006F7208"/>
+    <w:rsid w:val="007003EC"/>
     <w:rsid w:val="007163FE"/>
     <w:rsid w:val="00721E21"/>
     <w:rsid w:val="007274D4"/>
+    <w:rsid w:val="00734E01"/>
     <w:rsid w:val="0073723F"/>
     <w:rsid w:val="00745790"/>
+    <w:rsid w:val="0075246E"/>
     <w:rsid w:val="00756ED3"/>
     <w:rsid w:val="00757837"/>
+    <w:rsid w:val="0076230A"/>
     <w:rsid w:val="007723E3"/>
+    <w:rsid w:val="00783D99"/>
     <w:rsid w:val="007914D4"/>
     <w:rsid w:val="00792BE8"/>
     <w:rsid w:val="00797611"/>
     <w:rsid w:val="007A05E5"/>
+    <w:rsid w:val="007A0728"/>
     <w:rsid w:val="007A19F5"/>
+    <w:rsid w:val="007A7083"/>
     <w:rsid w:val="007A7D31"/>
-    <w:rsid w:val="0080518E"/>
+    <w:rsid w:val="007E4EF8"/>
+    <w:rsid w:val="007F4516"/>
+    <w:rsid w:val="00805096"/>
     <w:rsid w:val="008160B2"/>
+    <w:rsid w:val="00824432"/>
     <w:rsid w:val="008272AB"/>
+    <w:rsid w:val="008334B6"/>
     <w:rsid w:val="008377E7"/>
     <w:rsid w:val="00845E5C"/>
     <w:rsid w:val="0084749B"/>
     <w:rsid w:val="008629C2"/>
+    <w:rsid w:val="00891486"/>
     <w:rsid w:val="008B26D9"/>
+    <w:rsid w:val="008B6AE1"/>
+    <w:rsid w:val="008C11E1"/>
+    <w:rsid w:val="008C53DD"/>
     <w:rsid w:val="008D64F0"/>
     <w:rsid w:val="008D79DB"/>
     <w:rsid w:val="008E0E43"/>
+    <w:rsid w:val="00904052"/>
     <w:rsid w:val="0091221C"/>
     <w:rsid w:val="00925401"/>
+    <w:rsid w:val="009255ED"/>
+    <w:rsid w:val="00942341"/>
     <w:rsid w:val="00943953"/>
+    <w:rsid w:val="00943DDA"/>
     <w:rsid w:val="00951CBA"/>
+    <w:rsid w:val="009611A1"/>
     <w:rsid w:val="009652D3"/>
     <w:rsid w:val="009667A3"/>
+    <w:rsid w:val="00977247"/>
+    <w:rsid w:val="009901DC"/>
+    <w:rsid w:val="009A6D11"/>
     <w:rsid w:val="009A7DA8"/>
+    <w:rsid w:val="009B1663"/>
+    <w:rsid w:val="009B442D"/>
     <w:rsid w:val="009B4A86"/>
+    <w:rsid w:val="009B76C1"/>
     <w:rsid w:val="009D1940"/>
+    <w:rsid w:val="009E12A6"/>
     <w:rsid w:val="009E3319"/>
     <w:rsid w:val="009E7C81"/>
     <w:rsid w:val="00A15977"/>
     <w:rsid w:val="00A320FE"/>
     <w:rsid w:val="00A34B34"/>
     <w:rsid w:val="00A44B08"/>
+    <w:rsid w:val="00A47A65"/>
     <w:rsid w:val="00A50E30"/>
+    <w:rsid w:val="00A626ED"/>
     <w:rsid w:val="00A73F82"/>
     <w:rsid w:val="00A903CC"/>
     <w:rsid w:val="00A96EB6"/>
+    <w:rsid w:val="00AA329C"/>
+    <w:rsid w:val="00AB12FC"/>
     <w:rsid w:val="00AC1D62"/>
     <w:rsid w:val="00AD09A6"/>
     <w:rsid w:val="00AD229F"/>
     <w:rsid w:val="00AF1142"/>
     <w:rsid w:val="00AF48C2"/>
+    <w:rsid w:val="00B07E80"/>
+    <w:rsid w:val="00B1141B"/>
+    <w:rsid w:val="00B114C9"/>
+    <w:rsid w:val="00B14B01"/>
     <w:rsid w:val="00B15141"/>
     <w:rsid w:val="00B16A63"/>
     <w:rsid w:val="00B30D83"/>
     <w:rsid w:val="00B34A44"/>
+    <w:rsid w:val="00B34D97"/>
     <w:rsid w:val="00B4449D"/>
     <w:rsid w:val="00B47F90"/>
+    <w:rsid w:val="00B519F0"/>
+    <w:rsid w:val="00B534D1"/>
     <w:rsid w:val="00B556C4"/>
     <w:rsid w:val="00B647FD"/>
     <w:rsid w:val="00B704F2"/>
+    <w:rsid w:val="00B7591E"/>
+    <w:rsid w:val="00B81872"/>
+    <w:rsid w:val="00B8595A"/>
+    <w:rsid w:val="00B93FA4"/>
     <w:rsid w:val="00B96D47"/>
     <w:rsid w:val="00BA304B"/>
     <w:rsid w:val="00BA706E"/>
+    <w:rsid w:val="00BB2095"/>
+    <w:rsid w:val="00BC7554"/>
     <w:rsid w:val="00BD5F76"/>
     <w:rsid w:val="00BE2378"/>
+    <w:rsid w:val="00BE79FB"/>
     <w:rsid w:val="00BF150A"/>
     <w:rsid w:val="00BF2131"/>
+    <w:rsid w:val="00BF22BD"/>
     <w:rsid w:val="00BF3AB8"/>
+    <w:rsid w:val="00C0383C"/>
+    <w:rsid w:val="00C169E3"/>
+    <w:rsid w:val="00C32F3C"/>
+    <w:rsid w:val="00C33C0A"/>
     <w:rsid w:val="00C35CBC"/>
     <w:rsid w:val="00C55F68"/>
     <w:rsid w:val="00C577DF"/>
     <w:rsid w:val="00C6157E"/>
+    <w:rsid w:val="00C63452"/>
+    <w:rsid w:val="00C63847"/>
     <w:rsid w:val="00C67375"/>
     <w:rsid w:val="00C706A4"/>
+    <w:rsid w:val="00C754F0"/>
+    <w:rsid w:val="00C76DA8"/>
     <w:rsid w:val="00C823F6"/>
+    <w:rsid w:val="00C95667"/>
     <w:rsid w:val="00C96766"/>
+    <w:rsid w:val="00C97B95"/>
     <w:rsid w:val="00CA4AC7"/>
     <w:rsid w:val="00CC1431"/>
     <w:rsid w:val="00CC16C1"/>
     <w:rsid w:val="00CD6FB7"/>
     <w:rsid w:val="00CE7BED"/>
     <w:rsid w:val="00CF2171"/>
     <w:rsid w:val="00D05C31"/>
+    <w:rsid w:val="00D07F31"/>
+    <w:rsid w:val="00D11365"/>
+    <w:rsid w:val="00D350B9"/>
+    <w:rsid w:val="00D35799"/>
+    <w:rsid w:val="00D5339A"/>
+    <w:rsid w:val="00D6606A"/>
     <w:rsid w:val="00D75768"/>
     <w:rsid w:val="00D7734C"/>
+    <w:rsid w:val="00D842C2"/>
+    <w:rsid w:val="00D91B4C"/>
+    <w:rsid w:val="00DB726F"/>
+    <w:rsid w:val="00DC0B9F"/>
+    <w:rsid w:val="00DC7B5E"/>
+    <w:rsid w:val="00DF3829"/>
     <w:rsid w:val="00DF509C"/>
     <w:rsid w:val="00E070A0"/>
     <w:rsid w:val="00E07A39"/>
     <w:rsid w:val="00E30F2B"/>
     <w:rsid w:val="00E3145A"/>
+    <w:rsid w:val="00E6534E"/>
     <w:rsid w:val="00E6780E"/>
+    <w:rsid w:val="00E719D4"/>
     <w:rsid w:val="00E73330"/>
     <w:rsid w:val="00E73743"/>
     <w:rsid w:val="00E74020"/>
+    <w:rsid w:val="00E76887"/>
     <w:rsid w:val="00E776B2"/>
+    <w:rsid w:val="00E8480F"/>
     <w:rsid w:val="00EA54F6"/>
     <w:rsid w:val="00EB0488"/>
+    <w:rsid w:val="00EB45AC"/>
     <w:rsid w:val="00EC09BC"/>
+    <w:rsid w:val="00EC1F0A"/>
     <w:rsid w:val="00EC660D"/>
     <w:rsid w:val="00EE58BB"/>
     <w:rsid w:val="00EE5D14"/>
     <w:rsid w:val="00F038F3"/>
+    <w:rsid w:val="00F076E0"/>
+    <w:rsid w:val="00F12A6B"/>
     <w:rsid w:val="00F21852"/>
     <w:rsid w:val="00F25F84"/>
     <w:rsid w:val="00F261FC"/>
     <w:rsid w:val="00F26CF2"/>
+    <w:rsid w:val="00F37C91"/>
     <w:rsid w:val="00F4508E"/>
     <w:rsid w:val="00F55298"/>
     <w:rsid w:val="00F63224"/>
     <w:rsid w:val="00F63EE0"/>
     <w:rsid w:val="00F65553"/>
     <w:rsid w:val="00F74117"/>
     <w:rsid w:val="00F85395"/>
     <w:rsid w:val="00F92411"/>
     <w:rsid w:val="00FA1C50"/>
     <w:rsid w:val="00FB11B0"/>
     <w:rsid w:val="00FC639C"/>
     <w:rsid w:val="00FF1661"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58160470"/>
   <w15:docId w15:val="{63A0F72B-803A-4355-9689-DD6AEFD99537}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -29767,50 +29308,52 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
@@ -30018,60 +29561,60 @@
         <w:tab w:val="left" w:pos="10440"/>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Captions">
     <w:name w:val="Captions"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListLetter">
     <w:name w:val="List Letter"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumberParens">
     <w:name w:val="List Number Parens"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CONLetter">
     <w:name w:val="CON Letter"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="360"/>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="1080"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1800"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2520"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3240"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="3960"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="4680"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5400"/>
         <w:tab w:val="left" w:pos="5760"/>
@@ -30317,61 +29860,72 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00404126"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00536CD8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CA4AC7"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A7083"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dch.georgia.gov/office-health-planning-applications-and-requests-forms-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dch.georgia.gov/divisionsoffices/office-health-planning/office-health-planning-submission-portal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -30771,105 +30325,95 @@
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D6EB147-75D8-4B3B-9E1A-9164CD719CF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01724C41-072F-4808-8239-B419A228C6AC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F34A20B-C6D5-4A65-9507-EB1C5E5888C0}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6C11FBD-EF51-426D-AF5A-59FE1A4B3089}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A50D9DF4-8187-4127-A4DA-3CB12957D5B1}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79E58DF0-CB16-4B04-B84C-F14B7759BE96}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8658487-EEE2-402E-A6D2-45B9BC5D5944}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{512da10d-071b-4b94-8abc-9ec4044d1516}" enabled="0" method="" siteId="{512da10d-071b-4b94-8abc-9ec4044d1516}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>12044</Characters>
+  <Pages>10</Pages>
+  <Words>2571</Words>
+  <Characters>14658</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>100</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>122</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>DCH</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14128</CharactersWithSpaces>
+  <CharactersWithSpaces>17195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6946855</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>786</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.dch.state.ga.us/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Georgia Certificate of Need</dc:title>
-  <dc:creator>rrozier</dc:creator>
+  <dc:title/>
+  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>